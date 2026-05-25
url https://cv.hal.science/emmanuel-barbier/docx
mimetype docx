--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -72,1803 +72,1803 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-Assisted Blood–Brain Barrier Opening Monitoring by Photoacoustic and Fluorescence Imaging Using Indocyanine Green</w:t>
+                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ador</w:t>
+                <w:t xml:space="preserve">T. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Fournié</w:t>
+                <w:t xml:space="preserve">A. Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+                <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Counil</w:t>
+                <w:t xml:space="preserve">E L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Stupar</w:t>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (7), pp.1059-1069. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1525-1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2025.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175656v1</w:t>
+                <w:t xml:space="preserve">hal-05408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating blood oxygen saturation through susceptibility source separation: A new standpoint on quantitative BOLD models</w:t>
+                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chalet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vasile Stupar</w:t>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maitê Silva Martins Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coudert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X251386228⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414912v1</w:t>
+                <w:t xml:space="preserve">hal-05187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular and astrocytic responses to repeated magnetic resonance-guided focused ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Dumont</w:t>
+                <w:t xml:space="preserve">Mapping GABA+/Glx in experimental temporal lobe epilepsy using edited-MRSI at 9.4T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Plaindoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Courivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.121274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05225248v1</w:t>
+                <w:t xml:space="preserve">hal-05250629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">Flexible and transparent microelectrode arrays for simultaneous fMRI and single-spike recording in subcortical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.065042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0d94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05408430v1</w:t>
+                <w:t xml:space="preserve">hal-05390479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lila Cunge</w:t>
+                <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187172v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A T 1 MRI detectable hyaluronic acid hydrogel for in vivo tracking after intracerebral injection in stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (13), pp.4103-4117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4tb02722a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234760v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05022548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and transparent microelectrode arrays for simultaneous fMRI and single-spike recording in subcortical networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fernandez</w:t>
+                <w:t xml:space="preserve">Relaxometry and contrast‐free cerebral microvascular quantification using balanced steady‐state free precession MR fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0d94⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390479v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping GABA+/Glx in experimental temporal lobe epilepsy using edited-MRSI at 9.4T</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Junctional adhesion molecule C limits glioblastoma stem-like cell invasion by regulating integrin adhesion at the endothelial interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan Samalens</w:t>
+                <w:t xml:space="preserve">Sara Rosińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Trillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Brigliadori Fugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121274⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.116194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250629v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A T 1 MRI detectable hyaluronic acid hydrogel for in vivo tracking after intracerebral injection in stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Vossier</w:t>
+                <w:t xml:space="preserve">Ultrasound-Assisted Blood–Brain Barrier Opening Monitoring by Photoacoustic and Fluorescence Imaging Using Indocyanine Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4tb02722a⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (7), pp.1059-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2025.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05022548v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxometry and contrast‐free cerebral microvascular quantification using balanced steady‐state free precession MR fingerprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating blood oxygen saturation through susceptibility source separation: A new standpoint on quantitative BOLD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.30434⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X251386228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902133v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junctional adhesion molecule C limits glioblastoma stem-like cell invasion by regulating integrin adhesion at the endothelial interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Rosińska</w:t>
+                <w:t xml:space="preserve">Microvascular and astrocytic responses to repeated magnetic resonance-guided focused ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kilian Trillet</w:t>
+                <w:t xml:space="preserve">Lucie Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Brigliadori Fugio</w:t>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (9), pp.116194. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 386, pp.114151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241345v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS-mediated BBB opening leads to transient perfusion decrease and inflammation without acute or chronic brain lesion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal alterations in brain perfusion and vascular reactivity in the zQ175DN mouse model of Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erik Dumont</w:t>
+                <w:t xml:space="preserve">Tamara Vasilkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+                <w:t xml:space="preserve">Somaie Salajeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdi Vanreusel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Audekerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Verschuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.96721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12929-024-01028-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634511v1</w:t>
+                <w:t xml:space="preserve">hal-04552851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal alterations in brain perfusion and vascular reactivity in the zQ175DN mouse model of Huntington’s disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verdi Vanreusel</w:t>
+                <w:t xml:space="preserve">FUS-mediated BBB opening leads to transient perfusion decrease and inflammation without acute or chronic brain lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Audekerke</w:t>
+                <w:t xml:space="preserve">Claire Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies Verschuuren</w:t>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.4147-4160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12929-024-01028-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.96721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552851v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG-fMRI in awake rat and whole-brain simulations show decreased brain responsiveness to sensory stimulations during absence seizures</w:t>
               </w:r>
@@ -1893,64 +1893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.RP90318. </w:t>
@@ -2027,64 +2027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.RP90318. </w:t>
@@ -2135,51 +2135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbeam Radiation Therapy Opens a Several Days’ Vessel Permeability Window for Small Molecules in Brain Tumor Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,90 +2256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting with realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2384,13868 +2384,13734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05395422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImUnity: A generalizable VAE-GAN solution for multicenter MR image harmonization</w:t>
+                <w:t xml:space="preserve">Evaluation of kernel low-rank compressed sensing in preclinical diffusion magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stenzel Cackowski</w:t>
+                <w:t xml:space="preserve">Diego Alves Rodrigues de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88, pp.102799. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1172830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1172830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116278v1</w:t>
+                <w:t xml:space="preserve">hal-04116275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbb4 Deletion From Inhibitory Interneurons Causes Psychosis-Relevant Neuroimaging Phenotypes</w:t>
+                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Kiemes</w:t>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elisa Serrano Navacerrada</w:t>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Kim</w:t>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Randall</w:t>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Simmons</w:t>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (3), pp.569-580. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698524v1</w:t>
+                <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of kernel low-rank compressed sensing in preclinical diffusion magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">PIEZO1 expression at the glio-vascular unit adjusts to neuroinflammation in seizure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alves Rodrigues de Souza</w:t>
+                <w:t xml:space="preserve">Valentin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mathieu</w:t>
+                <w:t xml:space="preserve">Marine Blaquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1172830⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.106297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2023.106297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116275v1</w:t>
+                <w:t xml:space="preserve">hal-04213180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of cerebral hypoperfusion consecutive to ultrasound‐mediated blood‐brain barrier opening in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+                <w:t xml:space="preserve">Wafae Labriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+                <w:t xml:space="preserve">Julien Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Jean‐louis Mestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), pp.2281-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268925v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04501020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIEZO1 expression at the glio-vascular unit adjusts to neuroinflammation in seizure conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ImUnity: A generalizable VAE-GAN solution for multicenter MR image harmonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Janvier</w:t>
+                <w:t xml:space="preserve">Stenzel Cackowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Cresto</w:t>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Lana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187, pp.106297. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.102799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2023.106297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213180v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of cerebral hypoperfusion consecutive to ultrasound‐mediated blood‐brain barrier opening in rats</w:t>
+                <w:t xml:space="preserve">Erbb4 Deletion From Inhibitory Interneurons Causes Psychosis-Relevant Neuroimaging Phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafae Labriji</w:t>
+                <w:t xml:space="preserve">Amanda Kiemes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Clauzel</w:t>
+                <w:t xml:space="preserve">Maria Elisa Serrano Navacerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Mestas</w:t>
+                <w:t xml:space="preserve">Eugene Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lafond</w:t>
+                <w:t xml:space="preserve">Karen Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lafon</w:t>
+                <w:t xml:space="preserve">Camilla Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (6), pp.2281-2294. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.569-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04501020v1</w:t>
+                <w:t xml:space="preserve">hal-04698524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Head holder and cranial window design for sequential magnetic resonance imaging and optical imaging in awake mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe H Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Wied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Dashkovskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beck Lindhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.926828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+                <w:t xml:space="preserve">hal-04693128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of hypoxia in acute stroke: a cross‐validation study against FMISO‐positron emission tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
+                <w:t xml:space="preserve">Automated Quantification of Brain Lesion Volume From Post-trauma MR Diffusion-Weighted Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tucholka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4858⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.740603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2021.740603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831642v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head holder and cranial window design for sequential magnetic resonance imaging and optical imaging in awake mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Wied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii Dashkovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beck Lindhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.926828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693128v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Quantification of Brain Lesion Volume From Post-trauma MR Diffusion-Weighted Images</w:t>
+                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mistral</w:t>
+                <w:t xml:space="preserve">David Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Roca</w:t>
+                <w:t xml:space="preserve">Thibault Dufourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maggia</w:t>
+                <w:t xml:space="preserve">Mélina Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Tucholka</w:t>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Paola Bossù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.740603. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.146400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2021.740603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593111v1</w:t>
+                <w:t xml:space="preserve">hal-03577368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head holder and cranial window design for sequential magnetic resonance imaging and optical imaging in awake mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
+                <w:t xml:space="preserve">Erbb4 Deletion From Inhibitory Interneurons Causes Psychosis-Relevant Neuroimaging Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kiemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elisa Serrano Navacerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.926828⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (3), pp.569 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698520v1</w:t>
+                <w:t xml:space="preserve">hal-04697486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbb4 Deletion From Inhibitory Interneurons Causes Psychosis-Relevant Neuroimaging Phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camilla Simmons</w:t>
+                <w:t xml:space="preserve">Re-routing Metabolism by the Mitochondrial Pyruvate Carrier Inhibitor MSDC-0160 Attenuates Neurodegeneration in a Rat Model of Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carnicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Colca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac192⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (10), pp.6170-6182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-022-02962-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697486v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VPS35 deficiency in the embryonic cortex leads to prenatal cell loss and abnormal development of axonal connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Carcenac</w:t>
+                <w:t xml:space="preserve">Micaela Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alves Rodrigues de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bossù</w:t>
+                <w:t xml:space="preserve">Martha M Rangel-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Altounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2022.103726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577368v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-routing Metabolism by the Mitochondrial Pyruvate Carrier Inhibitor MSDC-0160 Attenuates Neurodegeneration in a Rat Model of Parkinson’s Disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treating early postnatal circuit defect delays Huntington’s disease onset and pathology in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerry Colca</w:t>
+                <w:t xml:space="preserve">Barbara Yael Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wennagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alves Rodrigues de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-022-02962-9⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (6613), pp.eabq5011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq5011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776152v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03826027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VPS35 deficiency in the embryonic cortex leads to prenatal cell loss and abnormal development of axonal connectivity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance imaging of hypoxia in acute stroke: a cross‐validation study against FMISO‐positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Hocine</w:t>
+                <w:t xml:space="preserve">Valable Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2022.103726⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.e4858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803805v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating early postnatal circuit defect delays Huntington’s disease onset and pathology in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Deloulme</w:t>
+                <w:t xml:space="preserve">Neurovascular multiparametric MRI defines epileptogenic and seizure propagation regions in experimental mesiotemporal lobe epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Maziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq5011⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (5), pp.1244-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03826027v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain metabolism in tau and amyloid mouse models of Alzheimer's disease: An MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengchao Pei</w:t>
+                <w:t xml:space="preserve">Zhiliang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuyan Chen</w:t>
+                <w:t xml:space="preserve">Jiadi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Shu</w:t>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (5), pp.811-825. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (9), pp.e4568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X211062279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698533v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurovascular multiparametric MRI defines epileptogenic and seizure propagation regions in experimental mesiotemporal lobe epilepsy</w:t>
+                <w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Zub</w:t>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Maziere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (5), pp.1244-1255. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193021v1</w:t>
+                <w:t xml:space="preserve">hal-02314026v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain metabolism in tau and amyloid mouse models of Alzheimer's disease: An MRI study</w:t>
+                <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiliang Wei</w:t>
+                <w:t xml:space="preserve">Mengyang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiadi Xu</w:t>
+                <w:t xml:space="preserve">Binshi Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+                <w:t xml:space="preserve">Mengchao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Y Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (5), pp.811 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678x211062279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703986v1</w:t>
+                <w:t xml:space="preserve">hal-04693144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Cedola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.554668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314026v3</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Y Shu</w:t>
+                <w:t xml:space="preserve">Optimized cervical spinal cord perfusion MRI after traumatic injury in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briana Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongtaek Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekar Kurpad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 42 (5), pp.811 - 825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678x211062279⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 41 (8), pp.2010-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678x20982396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693144v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bravin</w:t>
+                <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binshi Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengchao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (5), pp.811-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X211062279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260042v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized cervical spinal cord perfusion MRI after traumatic injury in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Warnking</w:t>
+                <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678x20982396⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698732v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MP3: Medical software for Processing multi-Parametric images Pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Christen</w:t>
+                <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.594799⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (29), pp.eaay5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937866v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicenter Preclinical MRI Study: Definition of Rat Brain Relaxometry Reference Maps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of strategies for monitoring and treating patients at the early phase of severe traumatic brain injury: the multicentre randomised controlled OXY-TC trial study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
+                <w:t xml:space="preserve">Jean-Francois Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00022⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.e040550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008867v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Brain networks of rats under anesthesia using resting-state fMRI: comparison with dead rats, random noise and generative models of networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.045012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9fec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681589v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of strategies for monitoring and treating patients at the early phase of severe traumatic brain injury: the multicentre randomised controlled OXY-TC trial study protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypertonic Sodium Lactate to Alleviate Functional Deficits Following Diffuse Traumatic Brain Injury: An Osmotic or a Lactate-Related Effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Richard</w:t>
+                <w:t xml:space="preserve">Thibaud Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Francony</w:t>
+                <w:t xml:space="preserve">Maxime Durost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Audibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+                <w:t xml:space="preserve">Pierre Fricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040550⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.795-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-020-01090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940649v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Verry</w:t>
+                <w:t xml:space="preserve">SAR comparison between CASL and pCASL at high magnetic field and evaluation of the benefit of a dedicated labeling coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Jérôme Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Pietras</w:t>
+                <w:t xml:space="preserve">Sascha Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (1), pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998524v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Pietras</w:t>
+                <w:t xml:space="preserve">In vivo γ‐aminobutyric acid increase as a biomarker of the epileptogenic zone: An unbiased metabolomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae Labriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919837v1</w:t>
+                <w:t xml:space="preserve">inserm-04693171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain networks of rats under anesthesia using resting-state fMRI: comparison with dead rats, random noise and generative models of networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9fec⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935391v1</w:t>
+                <w:t xml:space="preserve">hal-04681589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertonic Sodium Lactate to Alleviate Functional Deficits Following Diffuse Traumatic Brain Injury: An Osmotic or a Lactate-Related Effect?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+                <w:t xml:space="preserve">A Multicenter Preclinical MRI Study: Definition of Rat Brain Relaxometry Reference Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Perles-Barbacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12028-020-01090-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698735v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR comparison between CASL and pCASL at high magnetic field and evaluation of the benefit of a dedicated labeling coil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+                <w:t xml:space="preserve">MP3: Medical software for Processing multi-Parametric images Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.27931⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.594799:1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.594799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356708v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo γ‐aminobutyric acid increase as a biomarker of the epileptogenic zone: An unbiased metabolomics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wafae Labriji</w:t>
+                <w:t xml:space="preserve">MRI Assessment of Oxygen Metabolism and Hemodynamic Status in Symptomatic Intracranial Atherosclerotic Stenosis: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jurkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.467-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jon.12615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04693171v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion and eating behavior changes in Yucatan minipigs after unilateral radio-induced ablation of the caudate nucleus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Regis Janvier</w:t>
+                <w:t xml:space="preserve">Ultrasmall theranostic gadolinium-based nanoparticles improve high-grade rat glioma survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayde Livingstone</w:t>
+                <w:t xml:space="preserve">Geoffrey Appelboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.215-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocn.2019.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376578v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Assessment of Oxygen Metabolism and Hemodynamic Status in Symptomatic Intracranial Atherosclerotic Stenosis: A Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous water dynamics in brain: a combined diffusion magnetic resonance imaging and neutron scattering investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Ameli</w:t>
+                <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Makris</w:t>
+                <w:t xml:space="preserve">C. Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jurkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montigon</w:t>
+                <w:t xml:space="preserve">J. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stelletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jon.12615⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (157), pp.20190186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356351v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall theranostic gadolinium-based nanoparticles improve high-grade rat glioma survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lux</w:t>
+                <w:t xml:space="preserve">A pericyte‐glia scarring develops at the leaky capillaries in the hippocampus during seizure activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocn.2019.05.065⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (7), pp.1399-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337558v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous water dynamics in brain: a combined diffusion magnetic resonance imaging and neutron scattering investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defective tubulin detyrosination causes structural brain abnormalities with cognitive deficiency in humans and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stelletta</w:t>
+                <w:t xml:space="preserve">Alistair T. Pagnamenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Heemeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Demé</w:t>
+                <w:t xml:space="preserve">Hilary Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0186⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (20), pp.3391-3405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddz186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354071v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pericyte‐glia scarring develops at the leaky capillaries in the hippocampus during seizure activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Zub</w:t>
+                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Bock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Boux</w:t>
+                <w:t xml:space="preserve">Vu Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16019⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (1093), pp.20180365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02335992v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locomotion and eating behavior changes in Yucatan minipigs after unilateral radio-induced ablation of the caudate nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rossetti</w:t>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayde Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.17082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01935540v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective tubulin detyrosination causes structural brain abnormalities with cognitive deficiency in humans and mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster versus ROI analysis to assess combined antiangiogenic therapy and radiotherapy in the F98 rat-glioma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddz186⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (8), pp.e3933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345641v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical properties of water in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouzat</w:t>
+                <w:t xml:space="preserve">Irina Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">Antonio Cupane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (6), pp.1295-1303. </w:t>
+              <w:t xml:space="preserve">Frontiers of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.138301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11467-017-0731-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728897v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05300265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster versus ROI analysis to assess combined antiangiogenic therapy and radiotherapy in the F98 rat-glioma model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Fully Automatic Lesion Localization and Characterization: Application to Brain Tumors Using Multiparametric Quantitative MRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Rémy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (8), pp.e3933. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.1678-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2794918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808105v1</w:t>
+                <w:t xml:space="preserve">hal-01545548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties of water in living cells</w:t>
+                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Piazza</w:t>
+                <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cupane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nora Collomb</w:t>
+                <w:t xml:space="preserve">A. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11467-017-0731-5⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.1295-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05300265v1</w:t>
+                <w:t xml:space="preserve">hal-04728897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Automatic Lesion Localization and Characterization: Application to Brain Tumors Using Multiparametric Quantitative MRI Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2794918⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (5), pp.1174-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01545548v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (5), pp.1174-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04697277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Vascular permeability in the RG2 glioma model can be mediated by macropinocytosis and be independent of the opening of the tight junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.1264-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16654157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05142260v1</w:t>
+                <w:t xml:space="preserve">hal-01377878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular permeability in the RG2 glioma model can be mediated by macropinocytosis and be independent of the opening of the tight junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Erythropoietin and Its Derivates Modulate Mitochondrial Dysfunction after Diffuse Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Trouve-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X16654157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (17), pp.1625 - 1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2015.4160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377878v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-guided clinical 6-MV radiosensitization of glioma using a unique gadolinium-based nanoparticles injection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Peoc'H</w:t>
+                <w:t xml:space="preserve">Gadolinium-Based Nanoparticles and Radiation Therapy for Multiple Brain Melanoma Metastases: Proof of Concept before Phase I Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Detappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2016-0203⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.418-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.14018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405486v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythropoietin and Its Derivates Modulate Mitochondrial Dysfunction after Diffuse Traumatic Brain Injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
+                <w:t xml:space="preserve">An MRI-based classification scheme to predict passive access of 5 to 50-nm large nanoparticles to tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Karageorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Hirsjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/neu.2015.4160⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (21417), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930835v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium-Based Nanoparticles and Radiation Therapy for Multiple Brain Melanoma Metastases: Proof of Concept before Phase I Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+                <w:t xml:space="preserve">Multiparametric MRI including oxygenation mapping of experimental ischaemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Simoes Braga Boisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirschler Lydiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.14018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.2196-2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16662044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266945v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01368780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MRI-based classification scheme to predict passive access of 5 to 50-nm large nanoparticles to tumors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">MRI-guided clinical 6-MV radiosensitization of glioma using a unique gadolinium-based nanoparticles injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuli Hirsjärvi</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21417⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (18), pp.2405-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2016-0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388813v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric MRI including oxygenation mapping of experimental ischaemic stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violaine Hubert</w:t>
+                <w:t xml:space="preserve">Microtubule-associated protein 6 mediates neuronal connectivity through Semaphorin 3E-dependent signalling for axonal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01368780v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three glioma rat models C6, F98 and RG2 exhibit different metabolic profiles: in vivo 1H MRS and ex vivo 1H HRMAS combined with multivariate statistics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.1163-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-015-0835-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02430555v1</w:t>
+                <w:t xml:space="preserve">hal-05142272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
+                <w:t xml:space="preserve">Impact of manganese on the hippocampus metabolism in the context of MEMRI: a proton HRMAS MRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maunoir-Regimbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.376-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tx00135d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05142272v1</w:t>
+                <w:t xml:space="preserve">hal-02430582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule-associated protein 6 mediates neuronal connectivity through Semaphorin 3E-dependent signalling for axonal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Jonckheere</w:t>
+                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.1163-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005112v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of manganese on the hippocampus metabolism in the context of MEMRI: a proton HRMAS MRS study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bohic</w:t>
+                <w:t xml:space="preserve">The three glioma rat models C6, F98 and RG2 exhibit different metabolic profiles: in vivo 1H MRS and ex vivo 1H HRMAS combined with multivariate statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Stupar</w:t>
+                <w:t xml:space="preserve">Regine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maunoir-Regimbal</w:t>
+                <w:t xml:space="preserve">Séverine Maunoir-Regimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (2), pp.376-384. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.1834-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4tx00135d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-015-0835-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430582v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of manganese on primary hippocampal neurons from rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bouchet Bouchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
+                <w:t xml:space="preserve">Alexia Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), pp.598-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236292v1</w:t>
+                <w:t xml:space="preserve">inserm-00968936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal transport defects of the MAP6 KO mouse - a model of schizophrenia - and alleviation by Epothilone D treatment, as observed using MEMRI.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+                <w:t xml:space="preserve">Microvascular MRI and unsupervised clustering yields histology-resembling images in two rat models of glioma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Debacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (8), pp.1354-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00968900v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of manganese on primary hippocampal neurons from rodents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Neuronal transport defects of the MAP6 KO mouse - a model of schizophrenia - and alleviation by Epothilone D treatment, as observed using MEMRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Daoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batandier</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stéphan Debacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.22252⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00968936v1</w:t>
+                <w:t xml:space="preserve">inserm-00968900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular MRI and unsupervised clustering yields histology-resembling images in two rat models of glioma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Francois</w:t>
+                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Farion</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (8), pp.1354-62. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119666v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Christen</w:t>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Potez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Rome</w:t>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850725v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05142308v1</w:t>
+                <w:t xml:space="preserve">inserm-00855558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rémy</w:t>
+                <w:t xml:space="preserve">Changes in brain tissue oxygenation after treatment of diffuse traumatic brain injury by erythropoietin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Boue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Trouve-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.1316-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e31827ca64e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00861168v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A simulation tool for dynamic contrast enhanced MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adrien Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stéphan Debacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00855558v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in brain tissue oxygenation after treatment of diffuse traumatic brain injury by erythropoietin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Millet</w:t>
+                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Boue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Trouve-Buisson</w:t>
+                <w:t xml:space="preserve">T. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e31827ca64e⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00861125v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation tool for dynamic contrast enhanced MRI.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+                <w:t xml:space="preserve">Manganese enhanced MRI in rat hippocampus: A correlative study with synchrotron X-ray microprobe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57636. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64C, pp.10-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00861236v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00744958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral injection of human mesenchymal stem cells impacts cerebral microvasculature after experimental stroke: MRI study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vessel size index measurements in a rat model of glioma: comparison of the dynamic (Gd) and steady-state (iron-oxide) susceptibility contrast MRI approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Grillon</w:t>
+                <w:t xml:space="preserve">Mohamed Tachrount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence de Fraipont</w:t>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (12), pp.1340-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.218-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.2806⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00693605v1</w:t>
+                <w:t xml:space="preserve">inserm-00658563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese enhanced MRI in rat hippocampus: A correlative study with synchrotron X-ray microprobe.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution and radiosensitizing effect of cholesterol-coupled Dbait molecule in rat model of glioblastoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire Azurmendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.09.025⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00744958v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00874418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessel size index measurements in a rat model of glioma: comparison of the dynamic (Gd) and steady-state (iron-oxide) susceptibility contrast MRI approaches.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monochromatic minibeams radiotherapy: from healthy tissue-sparing effect studies toward first experimental glioma bearing rats therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Troprès</w:t>
+                <w:t xml:space="preserve">P. Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bobyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.1734⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (4), pp.e693-e700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00658563v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and radiosensitizing effect of cholesterol-coupled Dbait molecule in rat model of glioblastoma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+                <w:t xml:space="preserve">Is T2* enough to assess oxygenation? Quantitative blood oxygen level-dependent analysis in brain tumor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leire Azurmendi</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040567⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 262 (2), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.11110518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00874418v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00753882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monochromatic minibeams radiotherapy: from healthy tissue-sparing effect studies toward first experimental glioma bearing rats therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bobyk</w:t>
+                <w:t xml:space="preserve">Evaluation of the Relationship between MR Estimates of Blood Oxygen Saturation and Hypoxia: Effect of an Antiangiogenic Treatment on a Gliosarcoma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.09.013⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 265 (3), pp.743-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.12112621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850697v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is T2* enough to assess oxygenation? Quantitative blood oxygen level-dependent analysis in brain tumor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Remy</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging and fluorescence labeling of clinical-grade mesenchymal stem cells without impacting their phenotype: study in a rat model of stroke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Detante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Fraipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.11110518⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Transl Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (4), pp.333-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5966/sctm.2011-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00753882v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00760939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Relationship between MR Estimates of Blood Oxygen Saturation and Hypoxia: Effect of an Antiangiogenic Treatment on a Gliosarcoma Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Quantitative MR estimates of blood oxygenation based on T2*: a numerical study of the impact of model assumptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Zaharchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.12112621⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (5), pp.1458-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.23094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142311v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00753894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging and fluorescence labeling of clinical-grade mesenchymal stem cells without impacting their phenotype: study in a rat model of stroke.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Intracerebral injection of human mesenchymal stem cells impacts cerebral microvasculature after experimental stroke: MRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Fraipont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Transl Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5966/sctm.2011-0043⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (12), pp.1340-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.2806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00760939v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00693605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative MR estimates of blood oxygenation based on T2*: a numerical study of the impact of model assumptions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Joudiou</w:t>
+                <w:t xml:space="preserve">Ultrasmall rigid particles as multimodal probes for medical applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mowat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.23094⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (51), pp.12299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00753894v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00658275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall rigid particles as multimodal probes for medical applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+                <w:t xml:space="preserve">Assessment of multiparametric MRI in a human glioma model to monitor cytotoxic and anti-angiogenic drug effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Fondraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.473-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201104104⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00658275v1</w:t>
+                <w:t xml:space="preserve">inserm-00607949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a quantitative blood oxygenation level-dependent (qBOLD) approach to map local blood oxygen saturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.393-403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00629822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of multiparametric MRI in a human glioma model to monitor cytotoxic and anti-angiogenic drug effects.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadège Fondraz</w:t>
+                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Mahious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.1611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.361-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00607949v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00517172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential effect of synchrotron microbeam radiation therapy on intracerebral 9L gliosarcoma vascular networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Monitoring blood-brain barrier status in a rat model of glioma receiving therapy: dual injection of low-molecular-weight and macromolecular MR contrast media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257 (2), pp.342-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00556537v1</w:t>
+                <w:t xml:space="preserve">inserm-00589222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Effect of Synchrotron Microbeam Radiation Therapy on Intracerebral 9L Gliosarcoma Vascular Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">High-precision radiosurgical dose delivery by interlaced microbeam arrays of high-flux low-energy synchrotron x-rays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik A Siegbahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pouyatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142321v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nouara Mahious</w:t>
+                <w:t xml:space="preserve">NG2-expressing glial precursor cells are a new potential oligodendroglioma cell initiating population in N-ethyl-N-nitrosourea-induced gliomagenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briançon-Marjollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis / CARCINOGENESIS(LONDON); Carcinogenesis (Oxford)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (10), pp.1718-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgq154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00517172v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00567905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring blood-brain barrier status in a rat model of glioma receiving therapy: dual injection of low-molecular-weight and macromolecular MR contrast media.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">High-Precision Radiosurgical Dose Delivery by Interlaced Microbeam Arrays of High-Flux Low-Energy Synchrotron X-Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Siegbahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pouyatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00589222v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision radiosurgical dose delivery by interlaced microbeam arrays of high-flux low-energy synchrotron x-rays.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Monitoring Blood-Brain Barrier Status in a Rat Model of Glioma Receiving Therapy: Dual Injection of Low-Molecular-Weight and Macromolecular MR Contrast Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pouyatos</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009028⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257 (2), pp.342-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456405v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NG2-expressing glial precursor cells are a new potential oligodendroglioma cell initiating population in N-ethyl-N-nitrosourea-induced gliomagenesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Honnorat</w:t>
+                <w:t xml:space="preserve">Impaired fMRI activation in patients with primary brain tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis / CARCINOGENESIS(LONDON); Carcinogenesis (Oxford)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgq154⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.538-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.04.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00567905v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00497736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Radiosurgical Dose Delivery by Interlaced Microbeam Arrays of High-Flux Low-Energy Synchrotron X-Rays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Preferential effect of synchrotron microbeam radiation therapy on intracerebral 9L gliosarcoma vascular networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pouyatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142325v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Blood-Brain Barrier Status in a Rat Model of Glioma Receiving Therapy: Dual Injection of Low-Molecular-Weight and Macromolecular MR Contrast Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferential Effect of Synchrotron Microbeam Radiation Therapy on Intracerebral 9L Gliosarcoma Vascular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142323v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired fMRI activation in patients with primary brain tumors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Troprès</w:t>
+                <w:t xml:space="preserve">Intravenous administration of 99mTc-HMPAO-labeled human mesenchymal stem cells after stroke: in vivo imaging and biodistribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Detante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dimastromatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (12), pp.1369-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/096368909X474230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.04.194⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00497736v1</w:t>
+                <w:t xml:space="preserve">inserm-00517199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous administration of 99mTc-HMPAO-labeled human mesenchymal stem cells after stroke: in vivo imaging and biodistribution.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PO(2) matters in stem cell culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Coles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3727/096368909X474230⟩</w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.242-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2009.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00517199v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00527773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO(2) matters in stem cell culture.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Mahious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2009.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.361-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00527773v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nouara Mahious</w:t>
+                <w:t xml:space="preserve">Characterization of tumor angiogenesis in rat brain using iron-based vessel size index MRI in combination with gadolinium-based dynamic contrast-enhanced MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30, pp.361-369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (10), pp.1714-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866969v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tumor angiogenesis in rat brain using iron-based vessel size index MRI in combination with gadolinium-based dynamic contrast-enhanced MRI.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
+                <w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (10), pp.1714-26. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (10), pp.1043-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410316v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tumor vessel response to synchrotron microbeam radiation therapy: a short-term in vivo study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Brain tumor vessel response to synchrotron microbeam radiation therapy: a short-term in vivo study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean A. Laissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53 (13), pp.3609-3622. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+              <w:t xml:space="preserve">, 2008, 53 (13), pp.3609-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/53/13/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142334v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.973-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381408v1</w:t>
+                <w:t xml:space="preserve">inserm-00536177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tumor vessel response to synchrotron microbeam radiation therapy: a short-term in vivo study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+                <w:t xml:space="preserve">Blood-brain barrier permeability to manganese and to Gd-DOTA in a rat model of transient cerebral ischaemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Provent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/13/015⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (5), pp.427-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381397v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+                <w:t xml:space="preserve">Brain tumor vessel response to synchrotron microbeam radiation therapy: a short-term in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (13), pp.3609-3622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/13/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00536177v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood-brain barrier permeability to manganese and to Gd-DOTA in a rat model of transient cerebral ischaemia.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Improved k-space trajectory measurement with signal shifting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.200-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.1206⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381344v1</w:t>
+                <w:t xml:space="preserve">inserm-00381455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved k-space trajectory measurement with signal shifting.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">The ammonium-induced increase in rat brain lactate concentration is rapid and reversible and is compatible with trafficking and signaling roles for ammonium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Provent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Kickler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.21254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Epub. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381455v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ammonium-induced increase in rat brain lactate concentration is rapid and reversible and is compatible with trafficking and signaling roles for ammonium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régine Farion</w:t>
+                <w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Epub. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 Suppl 1, pp.S47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141736v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">A low temperature embedding and section registration strategy for 3D image reconstruction of the rat brain from autoradiographic sections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan W. Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedat A. Elezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 158 (2), pp.242-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.05.041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00178542v1</w:t>
+                <w:t xml:space="preserve">inserm-00388981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low temperature embedding and section registration strategy for 3D image reconstruction of the rat brain from autoradiographic sections.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+                <w:t xml:space="preserve">Comparative overview of brain perfusion imaging techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wintermark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Sesay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Borbély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (5), pp.294-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00388981v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative overview of brain perfusion imaging techniques.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Focal brain ischemia in rat: acute changes in brain tissue T1 reflect acute increase in brain tissue water content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William P Dillon</w:t>
+                <w:t xml:space="preserve">Lijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (8), pp.499-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410400v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal brain ischemia in rat: acute changes in brain tissue T1 reflect acute increase in brain tissue water content.</w:t>
-[...99 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modelling of an ischemic stroke: an integrative approach.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boissel</w:t>
+                <w:t xml:space="preserve">Hervé Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (4), pp.255-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:ACBI.0000046597.53669.ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16255,4874 +16121,4874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux développements sur l’IRM Fingerprint Vasculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal imaging with multicolour CT provides a surrogate marker of response to treatment with a novel iodine-labelled hydrogel in a murine model of osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitê Marçal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+                <w:t xml:space="preserve">Yuxi Clara Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France, France</w:t>
+              <w:t xml:space="preserve">20th annual European Molecular Imaging Meeting (EMIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078193v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced MR vascular Fingerprinting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">Nouveaux développements sur l’IRM Fingerprint Vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitê Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Honolulu (Hawaii), USA, United States</w:t>
+              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078184v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal imaging with multicolour CT provides a surrogate marker of response to treatment with a novel iodine-labelled hydrogel in a murine model of osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuxi Clara Dong</w:t>
+                <w:t xml:space="preserve">Advanced MR vascular Fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitê Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th annual European Molecular Imaging Meeting (EMIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890994v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal MR vascular fingerprinting approach tracking physiological changes during repeated MR guided focused ultrasound mediated BBB opening on rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+                <w:t xml:space="preserve">In vivo monitoring of stem cells and their encapsulating scaffold using dual-contrast agent labelling and multicolour CT: application in a murine model of osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Clara Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Molecular Imaging Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Contrast Media Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524090v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo monitoring of stem cells and their encapsulating scaffold using dual-contrast agent labelling and multicolour CT: application in a murine model of osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuxi Clara Dong</w:t>
+                <w:t xml:space="preserve">Longitudinal study tracking physiological changes through multiparametric MRI during repeated MRgFUS-induced BBB opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">2024 International Society for Magnetic Resonance in Medecine &amp; International Society for MR Radiographers &amp; Technologists Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890788v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study tracking physiological changes through multiparametric MRI during repeated MRgFUS-induced BBB opening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+                <w:t xml:space="preserve">Contrast-free Blood Volume, Microvascular Properties and Relaxometry mapping using bSSFP MR Fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Society for Magnetic Resonance in Medecine &amp; International Society for MR Radiographers &amp; Technologists Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">2024 ISMRM &amp; ISMRT Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISMRM; ISMRT, May 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606240v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-free Blood Volume, Microvascular Properties and Relaxometry mapping using bSSFP MR Fingerprinting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId564" w:history="1">
+                <w:t xml:space="preserve">Longitudinal MR vascular fingerprinting approach tracking physiological changes during repeated MR guided focused ultrasound mediated BBB opening on rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Warnking</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISMRM &amp; ISMRT Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISMRM; ISMRT, May 2024, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">19th European Molecular Imaging Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647825v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral perfusion monitoring after FUS mediated blood-brain barrier opening: a study to evaluate ultrasound bioeffect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+                <w:t xml:space="preserve">Long term in vivo magnetic resonance imaging of injectable self-healing hydrogels based on hyaluronic acid for cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual International Symposium on Therapeutic Ultrasound (ISTU 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th European Molecular Imaging Meeting (EMIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215096v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term in vivo magnetic resonance imaging of injectable self-healing hydrogels based on hyaluronic acid for cell therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+                <w:t xml:space="preserve">Cerebral perfusion monitoring after FUS mediated blood-brain barrier opening: a study to evaluate ultrasound bioeffect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigollet Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Molecular Imaging Meeting (EMIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">22nd Annual International Symposium on Therapeutic Ultrasound (ISTU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896446v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tavakoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890813v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du filtrage sur l'évaluation de la connectivité fonctionnelle dynamique et application sur des données d'IRMs fonctionnelles de rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using 3D realistic blood vessel structures machine learning for MR vascular Fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London Bound 2022, May 2022, London, United Kingdom. pp.Abstract #2592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868431v2</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
+                <w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tavakoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Takavoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Toupet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Favier</w:t>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890848v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D realistic blood vessel structures machine learning for MR vascular Fingerprinting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Warnking</w:t>
+                <w:t xml:space="preserve">Searching for an MR Fingerprinting sequence to measure brain oxygenation without contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, London Bound 2022, May 2022, London, United Kingdom. pp.Abstract #2592</w:t>
+              <w:t xml:space="preserve">ISMRM 31st Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684105v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850142v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for an MR Fingerprinting sequence to measure brain oxygenation without contrast agent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du filtrage sur l'évaluation de la connectivité fonctionnelle dynamique et application sur des données d'IRMs fonctionnelles de rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 31st Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670697v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimizing MR vascular fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the clinico-radiological paradox in multiple sclerosis using machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rubini</w:t>
+                <w:t xml:space="preserve">Optimizing signal patterns for MR vascular fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting ISMRM, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">ISMRM &amp; SMRT 2020 - Virtual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356638v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Spinal Cord Perfusion Imaging with Pseudo-Continuous Arterial Spin Labeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dictionary-based Learning in MR Fingerprinting: Statistical Learning versus Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting ISMRM, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356652v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing signal patterns for MR vascular fingerprinting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de paramètres IRM en grande dimension via une régression inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; SMRT 2020 - Virtual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-3</w:t>
+              <w:t xml:space="preserve">SFRMBM 2020 - 4e congrés de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926840v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-based Learning in MR Fingerprinting: Statistical Learning versus Deep Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">Preclinical Spinal Cord Perfusion Imaging with Pseudo-Continuous Arterial Spin Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briana Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Christen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Budde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-4</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting ISMRM, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922858v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de paramètres IRM en grande dimension via une régression inverse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breaking the clinico-radiological paradox in multiple sclerosis using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stenzel Cackowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tucholka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM 2020 - 4e congrés de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting ISMRM, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428679v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+                <w:t xml:space="preserve">MR imaging of theranostic Gd-based Aguix nanoparticles in patients with 4 histological types of brain metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie D. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Crémillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 - 26th Summer Working Group on Model-Based Clustering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings Contrast Media Research Symposium, 2019, Erice (IT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423638v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR imaging of theranostic Gd-based Aguix nanoparticles in patients with 4 histological types of brain metastasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Contrast Media Research Symposium, 2019, Erice (IT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Erice, Italy</w:t>
+              <w:t xml:space="preserve">14th European Molecular Imaging Meeting – EMIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404444v1</w:t>
+                <w:t xml:space="preserve">hal-03356469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Verry</w:t>
+                <w:t xml:space="preserve">Component elimination strategies to fit mixtures of multiple scale distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Molecular Imaging Meeting – EMIM 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSSDS 2019 - Research School on Statistics and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. pp.81-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-1960-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356469v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component elimination strategies to fit mixtures of multiple scale distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Dictionary learning via regression: vascular MRI application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSSDS 2019 - Research School on Statistics and Data Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415090v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary learning via regression: vascular MRI application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Crémillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">ISMRM 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428647v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Verry</w:t>
+                <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2019 - 26th Summer Working Group on Model-Based Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356567v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cerebral blood flow level on the fluctuations of resting-state BOLD fMRI in anesthetized rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Habet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionary-Free MR Fingerprinting Parameter Estimation Via Inverse Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'hétérogénéité de la croissance des gliomes par IRM multiparamétrique analysée par clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM Societe Francaise de Resonance Magnetique en Biologie et Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring glioma heterogeneity during tumor growth using clustering analysis of multiparametric MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'hétérogénéité de la croissance de 4 modèles de gliomes par IRM multiparamétrique analysée par clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felana Andriatsitoaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de l’imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Multi-scaled Student Distributions : brain tumor characterization from multiparametric MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Mélanges de lois de Student multivariées généralisées : application à la caractérisation de tumeurs par IRM multiparamétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique Mathématique et Applications 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Fréjus, France</w:t>
+              <w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253595v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges de lois de Student multivariées généralisées : application à la caractérisation de tumeurs par IRM multiparamétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Multivariate Multi-scaled Student Distributions : brain tumor characterization from multiparametric MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Statistique Mathématique et Applications 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107483v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor classification and prediction using robust multivariate clustering of multiparametric MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquet R pour l'estimation d'un mélange de lois de Student multivariées à échelles multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des tumeurs cérébrales de bas grade par une approche bayésienne : délinéation manuelle versus automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senan Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senan Doyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Pierre Bourdillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges de lois de Student à Échelles Multiples pour la caractérisation de tumeurs par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of manual versus automatic delineation of low-grade gliomas based on MR brain scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senan Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senan Doyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Pierre Bourdillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM) 2014 Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21132,996 +20998,996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones Deep Learning pour la simulation rapide de signaux IRM pour l'IRM Fingerprinting vasculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Utilisation de séquences de type MR Fingerprinting bSSFP pour les mesures T2* et la quantification de l'effet BOLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris Institut Curie, France. </w:t>
+              <w:t xml:space="preserve">SFRMBM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris Sorbonne Université, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278882v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de séquences de type MR Fingerprinting bSSFP pour les mesures T2* et la quantification de l'effet BOLD</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hypoxia imaging to adapt radiation therapy: from a preclinical proof to the clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Baillarguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris Sorbonne Université, France. </w:t>
+              <w:t xml:space="preserve">16th international workshop “Optimizing Imaging and Dose-Response in RadiotherapieS” (Cancéropôle Grand-Ouest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278915v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia imaging to adapt radiation therapy: from a preclinical proof to the clinic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Optimisation de l'ouverture de la barrière hémato-encéphalique contrôlé par IRM sur cerveau entier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Baillarguet</w:t>
+                <w:t xml:space="preserve">Romain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Derlon</w:t>
+                <w:t xml:space="preserve">Cassandra Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international workshop “Optimizing Imaging and Dose-Response in RadiotherapieS” (Cancéropôle Grand-Ouest)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
+              <w:t xml:space="preserve">6ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262145v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'ouverture de la barrière hémato-encéphalique contrôlé par IRM sur cerveau entier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle en IRMf : graphes ou ICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">SFRMBM 2023 - 6ème conférence de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215027v1</w:t>
+                <w:t xml:space="preserve">hal-04894271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle en IRMf : graphes ou ICA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+                <w:t xml:space="preserve">Réseaux de neurones Deep Learning pour la simulation rapide de signaux IRM pour l'IRM Fingerprinting vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM 2023 - 6ème conférence de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris Institut Curie, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894271v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des patterns de signaux pour l'IRM Fingerprinting Vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2021 - 5ème Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. pp.1-1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring brain tumor evolution using multiparametric MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges de lois de Student multivariées généralisées : application a la caractérisation de tumeurs par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22131,409 +21997,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohort Creation and Visualization Using Graph Model in the PREDIMED Health Data Warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ephrem Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cancé</w:t>
+                <w:t xml:space="preserve">Christian Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ephrem Madiot</w:t>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Personalized Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 270, IOS Press, pp.108-112, 2020, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI200132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatic Brain Lesion Quantification based on Mean Diffusivity Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senan Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries, BrainLes (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10670, Springer, pp.88-99, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75238-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du métabolisme et du débit sanguin cérébral en réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Ichai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désordres métaboliques et réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.333-334, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00647069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22543,393 +22409,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting through realistic microvascular geometries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan M Warnking</w:t>
+                <w:t xml:space="preserve">A novel injectable radiopaque hydrogel with potent properties for multicolor CT imaging in the context of brain and cartilage regenerative therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Clara Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107446v2</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel injectable radiopaque hydrogel with potent properties for multicolor CT imaging in the context of brain and cartilage regenerative therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuxi Clara Dong</w:t>
+                <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting through realistic microvascular geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126192v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russel Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId654"/>
+      <w:footerReference w:type="default" r:id="rId652"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23076,51 +22942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Fourni&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Counil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2025.02.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X251386228" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0d94" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05022548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb02722a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosi&#324;ska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Brigliadori Fugio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.96721" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Vasilkovska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaie Salajeghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi Vanreusel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Audekerke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Verschuuren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01028-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Stenroos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillemain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tesler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90318" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Laissue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04116278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stenzel Cackowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kiemes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Serrano Navacerrada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Randall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Simmons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac192" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04116275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alves Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1172830" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaquiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Janvier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04501020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mestas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4858" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H Mikkelsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wied" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Dashkovskyi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beck Lindhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Hirschler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.926828" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mistral" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.740603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mikkelsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Goutaudier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Colca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-02962-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Roque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M Rangel-Sosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Altounian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2022.103726" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03826027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yael Braz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wennagel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rati&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deloulme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyang Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshi Bo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Pei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Shu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211062279" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zub" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maziere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16886" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiliang Wei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4568" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Y Shu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x211062279" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongtaek Lee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekar Kurpad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x20982396" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937866v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.594799" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Deruelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Payen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040550" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay5279" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Crespy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fricault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01090-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Voiron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha K&#246;hler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27931" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04693171v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16768" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Makris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jurkovic" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12615" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Appelboom" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2019.05.065" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03354071v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolce" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelletta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dem&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335992v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T. Pagnamenta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz186" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisinier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouzat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.01.025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3933" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05300265v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Piazza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cupane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-017-0731-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545548v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2794918" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697277v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.03.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16654157" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405486v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2016-0203" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930835v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Trouve-Buisson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2015.4160" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266945v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Detappe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.14018" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388813v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Hirsj&#228;rvi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21417" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368780v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Simoes Braga Boisserand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirschler Lydiane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16662044" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0835-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142272v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maisin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3357" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F66748A718703EE4048A7BCA47C8E78E0569E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430582v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daoust" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tx00135d" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236292v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet Bouchet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968900v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Daoust" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Saoudi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment St&#233;phan Debacker" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.071" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968936v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22252" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8E86C1D482E91C367EA6D31ED6009B16845770D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119666v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debacker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.90" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850725v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rome" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.05.013" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1VLNTM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142308v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861125v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Boue" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e31827ca64e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861236v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adrien Pannetier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057636" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00693605v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannetier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grillon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2806" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CD26106802391E56C2A182E807EFAE9278B2F1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744958v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.09.025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658563v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1734" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033461F2E9055D98853ACAB58C76A1DB7F24A2C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874418v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herbette" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Azurmendi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040567" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850697v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vautrin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edouard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.09.013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753882v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Remy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11110518" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142311v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12112621" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760939v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2011-0043" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753894v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Zaharchuk" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23094" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658275v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201104104" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CF52XTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629822v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1603" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4430E8774E09F84DBDCD54A446B9EAFD2B7B2B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607949v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tizon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fondraz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1611" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556537v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.021" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142321v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589222v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.10092343" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456405v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Siegbahn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouyatos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009028" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142325v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Siegbahn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142323v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497736v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jiang" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.194" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX8SM9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517199v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dimastromatteo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368909X474230" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00527773v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wion" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Coles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2009.08.009" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142334v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laissue" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/13/015" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34ECB059258EBE22789178F961C919FDB71CDA59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381397v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Laissue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536177v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381344v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1206" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67833A37D8D941AD296F468324540C54AA7AB880/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141736v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kickler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergerot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600480" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178542v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.05.041" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4ZB5259-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388981v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan W. Simonetti" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat A. Elezi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2006.06.004" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410400v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wintermark" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Sesay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Borb&#233;ly" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P Dillon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391135v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Liu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.979" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C015CE96879137C3E2875D9630427D5BDC67E355/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859351v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046597.53669.ff" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078193v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Mar&#231;al" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078184v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524090v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606240v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647825v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215096v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigollet S&#233;bastien" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896446v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356638v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356652v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Budde" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922858v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428679v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423638v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03404444v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. Grand" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356469v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415090v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1960-4_6" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428647v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356567v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941630v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941682v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Steele" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652300v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652033v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652029v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Andriatsitoaina" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253595v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107483v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253584v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253593v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253588v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278882v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278915v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215027v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Cresson" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652026v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253576v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356402v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cohard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200132" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704679v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75238-9_8" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647069v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953393v3" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Steele" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0d94" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05022548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montigon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vossier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb02722a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosi&#324;ska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kerherv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Brigliadori Fugio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Fourni&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Counil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2025.02.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X251386228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Vasilkovska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaie Salajeghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi Vanreusel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Audekerke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Verschuuren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01028-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.96721" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Stenroos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillemain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tesler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90318" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Laissue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04116275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alves Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1172830" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaquiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Janvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04501020v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mestas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04116278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stenzel Cackowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102799" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kiemes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Serrano Navacerrada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Randall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Simmons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac192" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H Mikkelsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wied" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Dashkovskyi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beck Lindhardt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Hirschler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.926828" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mistral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.740603" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mikkelsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Goutaudier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Colca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-02962-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Roque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M Rangel-Sosa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Altounian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2022.103726" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03826027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yael Braz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wennagel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rati&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deloulme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4858" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maziere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16886" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiliang Wei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4568" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693144v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyang Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshi Bo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Pei" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Y Shu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x211062279" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698732v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongtaek Lee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekar Kurpad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x20982396" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698533v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Shu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211062279" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay5279" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Payen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040550" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698735v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Crespy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fricault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01090-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Voiron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha K&#246;hler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27931" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04693171v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamelin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16768" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008867v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Deruelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937866v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.594799" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356351v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Makris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jurkovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12615" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Appelboom" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2019.05.065" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03354071v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelletta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dem&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0186" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335992v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345641v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T. Pagnamenta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz186" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3933" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05300265v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Piazza" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cupane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-017-0731-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545548v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2794918" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728897v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisinier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouzat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.01.025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697277v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.03.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377878v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16654157" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930835v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Trouve-Buisson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2015.4160" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266945v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Detappe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.14018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388813v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Hirsj&#228;rvi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21417" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368780v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Simoes Braga Boisserand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirschler Lydiane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16662044" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2016-0203" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maisin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3357" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F66748A718703EE4048A7BCA47C8E78E0569E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daoust" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tx00135d" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236292v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet Bouchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0835-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968936v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Daoust" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Saoudi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22252" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8E86C1D482E91C367EA6D31ED6009B16845770D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119666v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debacker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.90" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968900v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment St&#233;phan Debacker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.071" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142308v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.05.013" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1VLNTM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855558v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861125v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Boue" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e31827ca64e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adrien Pannetier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057636" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rome" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744958v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.09.025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658563v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannetier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1734" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033461F2E9055D98853ACAB58C76A1DB7F24A2C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874418v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herbette" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Azurmendi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040567" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850697v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vautrin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edouard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.09.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753882v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Remy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11110518" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142311v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12112621" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760939v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grillon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2011-0043" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753894v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Zaharchuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23094" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00693605v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2806" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CD26106802391E56C2A182E807EFAE9278B2F1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658275v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201104104" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CF52XTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607949v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tizon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fondraz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1611" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629822v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1603" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4430E8774E09F84DBDCD54A446B9EAFD2B7B2B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589222v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.10092343" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456405v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Siegbahn" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouyatos" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009028" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142325v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Siegbahn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497736v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jiang" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.194" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX8SM9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556537v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.021" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142321v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517199v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dimastromatteo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368909X474230" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00527773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wion" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Coles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2009.08.009" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381397v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Laissue" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/13/015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34ECB059258EBE22789178F961C919FDB71CDA59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536177v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381344v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1206" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67833A37D8D941AD296F468324540C54AA7AB880/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142334v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laissue" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141736v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kickler" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergerot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600480" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178542v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.05.041" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4ZB5259-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388981v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan W. Simonetti" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat A. Elezi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2006.06.004" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410400v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wintermark" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Sesay" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Borb&#233;ly" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P Dillon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391135v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Liu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.979" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C015CE96879137C3E2875D9630427D5BDC67E355/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859351v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046597.53669.ff" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078193v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Mar&#231;al" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078184v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606240v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647825v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524090v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896446v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215096v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigollet S&#233;bastien" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922858v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428679v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356652v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Budde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356638v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03404444v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. Grand" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356469v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415090v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1960-4_6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428647v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356567v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423638v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941630v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941682v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Steele" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652300v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652033v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652029v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Andriatsitoaina" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107483v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253595v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253584v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253593v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253588v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278915v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215027v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Cresson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278882v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652026v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253576v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356402v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cohard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200132" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704679v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75238-9_8" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647069v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953393v3" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Steele" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>