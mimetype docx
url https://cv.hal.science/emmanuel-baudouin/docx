--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel BAUDOUIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present position</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor-Habilitation in Plat Physiology, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliation: : Sorbonne Université, Institut de Biologie-Paris Seine, “Biologie du Développement” UMR7622, Batiment C/2, case courier 24, 9, quai St Bernard 75252 Paris cédex 05 -FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principal Investigator within the Seed Biology group.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">@mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel.baudouin@upmc.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic qualification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Associate Professor, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation, Université Pierre et Marie Curie, “Le monoxyde d’azote: un messager cellulaire de la réponse des plantes aux contraintes biotiques et abiotiques”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Assistant Professor, Université de Nice-Sophia Antipolis, Institut Sophia Agrobiotech, UMR INRA1355/CNRS7254</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doctoral fellow, Institut für Mikrobiologie und Genetik, Biozentrum, Uni. Vienna (Austria)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD in Plant Cellular and Molecular Biology, UMR5546, Uni. Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pre-doctoral fellow, Volcani Research Center, Bet Dagan (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research areas of interest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regulatory mechanisms associated with seed germination and dormancy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Molecular physiology of plant stress response</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : plants; seed biology; germination and dormancy; stress; signaling networks; phosphorylation; Reactive Oxygen and Nitrogen Species;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities & responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lectures in Plant Physiology and Plant Ecophysiology at Bachelor and Master level</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of teaching units at Bachelor and Master level.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elected member of “Licence de Science de la Vie” Council</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of UFR927 Teaching Council</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of Plant Biology Division at Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific supervisor of undergraduate (&amp;gt;20) and graduate (&amp;gt;10) students.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee or examiner of PhD theses (&amp;gt;10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for top-ranked disciplinary journal including Plant Cell, Plant Physiology, Plant Journal and New Phytologist</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Editorial Board of “Plant Signaling and Behavior”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Editor of special issues for “Frontiers in Plant Science” and “International Journal of Molecular Sciences”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator for funding (FRS-FNRS (Belgium), FQNRT (Canada), NCN (Poland)) and evaluation (HCERES) agencies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Affiliation to Scientific Societies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member-elected of French Society for Plant Biology Council</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the International Society for Seed Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospho-Proteomics Identifies D-Group MAP Kinases as Substrates of the Arabidopsis Tyrosine Phosphatase RLPH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Labandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayde J Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooklyn Kurucz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.e70137. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pld3.70137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of action of the natural herbicide radulanin A as an inhibitor of photosystem II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.156-165. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.7609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed fungal endophytes as biostimulants and biocontrol agents to improve seed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1260292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Protein Phosphorylation during Arabidopsis Seed Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Davanture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (13), pp.7059. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23137059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and Environmental Regulation of Seed Germination: From Signaling Events to Molecular Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (9), pp.4839. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23094839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One‐Pot Synthesis of Metastable 2,5‐Dihydrooxepines Through Retro‐Claisen Rearrangements: Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201901675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MPK 8‐ TCP 14 pathway promotes seed germination in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maharajah Ponnaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce Mathéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 100 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Significance of Hydrogen Sulfide for Arabidopsis Seed Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Poilevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishodi Indiketi Hewage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.930. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for ACD5 ceramide kinase activity involvement in Arabidopsis response to cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2688-2697 </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive oxygen species, abscisic acid and ethylene interact to regulate sunflower seed germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat El-Maarouf-Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasar Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M. Cristescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2, SI), pp.364-374. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clues for a cold case: nitric oxide response to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (12), pp.2623-2630. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of endogenously S-nitrosylated proteins in Arabidopsis plantlets: effect of cold stress on cysteine nitrosylation level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abasse Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215-216, pp.150-6. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2013.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide signaling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.553. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide-sphingolipid interplays in plant signalling: a new enigma from the Sphinx?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.341. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-evoked NO controls cold-responsivegene expression and modulates proteinS-nitrosylation status in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTechnologia. Journal of Biotechnology, Computational Biology and Bionanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MtNOA1/RIF1 modulates Medicago truncatula-Sinorhizobium meliloti nodule development without affecting its nitric oxide content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marino Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.939 - 948. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Medicago truncatula Genes Responsive to Nitric Oxide in Pathogenic and Symbiotic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pucciariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Polverari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (6), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-6-0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione synthesis is regulated by nitric oxide in Medicago trunculata roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pucciariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gleuher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (6), pp.1597-1602. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-006-0461-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive oxygen and nitrogen species and glutathione: key players in the legume - Rhizobium symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pucciariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (8), pp.1769-1776. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide is formed in Medicago truncatula-Sinorhizobium meliloti functional nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Puppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (9), pp.970-975. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-induced cell death in the oomycete pathogen Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pagnotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Panabières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (9), pp.1365-1378. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2005.00565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-induced Protein Phosphatase 2C Is a Negative Regulator of a Mitogen-activated Protein Kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irute Meskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Liwosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jonak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (21), pp.18945-18952. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300878200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive oxygen species, nitric oxide and glutathione: a key role in the establishment of the legume–Rhizobium symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hérouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (6-8), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(02)01415-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMKK, a Mitogen-Activated Protein Kinase (MAPK) Kinase, Is a Specific Activator of the Salt Stress–Induced MAPK, SIMK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kiegerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Siligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (11), pp.2247-2258. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.12.11.2247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of active oxygen species in the regulation of a tobacco defence gene by phorbol ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Charpenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ranty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 142 (1), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated fatty acids inhibit MP2C, a protein phosphatase 2C involved in the wound-induced MAP kinase pathway regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irute Meskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hirt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (3), pp.343-348. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Expression of a Tobacco Gene Related to the Serine Hydrolase Family. Esterase Activity Towards Short-Chain Dinitrophenyl Acylesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Charpenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 248 (3), pp.700-706. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1997.t01-1-00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against fire blight by avirulent strains of Erwinia amylovora : modulation of the interaction by avirulent mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From total synthesis to photosynthesis, a detective journey to the site of action of a phytotoxic natural product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide as a Mediator of Cold Stress Response: A Transcriptional Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitric Oxide Action in Abiotic Stress Responses in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-139, 2015, 978-3-319-17803-5. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17804-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chromene or Chromane Derivatives as Herbicidal Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2023/156464 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés chromène ou chromane en tant qu’agents herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3132613 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Benzoxepin Derivatives as a Herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/207714 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés de benzoxépine à titre d’herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3094869 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel BAUDOUIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present position</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor-Habilitation in Plat Physiology, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliation: : Sorbonne Université, Institut de Biologie-Paris Seine, “Biologie du Développement” UMR7622, Batiment C/2, case courier 24, 9, quai St Bernard 75252 Paris cédex 05 -FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principal Investigator within the Seed Biology group.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">@mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel.baudouin@upmc.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic qualification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Associate Professor, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation, Université Pierre et Marie Curie, “Le monoxyde d’azote: un messager cellulaire de la réponse des plantes aux contraintes biotiques et abiotiques”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Assistant Professor, Université de Nice-Sophia Antipolis, Institut Sophia Agrobiotech, UMR INRA1355/CNRS7254</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doctoral fellow, Institut für Mikrobiologie und Genetik, Biozentrum, Uni. Vienna (Austria)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD in Plant Cellular and Molecular Biology, UMR5546, Uni. Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pre-doctoral fellow, Volcani Research Center, Bet Dagan (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research areas of interest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regulatory mechanisms associated with seed germination and dormancy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Molecular physiology of plant stress response</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : plants; seed biology; germination and dormancy; stress; signaling networks; phosphorylation; Reactive Oxygen and Nitrogen Species;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities & responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lectures in Plant Physiology and Plant Ecophysiology at Bachelor and Master level</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of teaching units at Bachelor and Master level.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elected member of “Licence de Science de la Vie” Council</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of UFR927 Teaching Council</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of Plant Biology Division at Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific supervisor of undergraduate (&amp;gt;20) and graduate (&amp;gt;10) students.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee or examiner of PhD theses (&amp;gt;10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for top-ranked disciplinary journal including Plant Cell, Plant Physiology, Plant Journal and New Phytologist</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Editorial Board of “Plant Signaling and Behavior”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Editor of special issues for “Frontiers in Plant Science” and “International Journal of Molecular Sciences”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator for funding (FRS-FNRS (Belgium), FQNRT (Canada), NCN (Poland)) and evaluation (HCERES) agencies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Affiliation to Scientific Societies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member-elected of French Society for Plant Biology Council</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the International Society for Seed Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospho-Proteomics Identifies D-Group MAP Kinases as Substrates of the Arabidopsis Tyrosine Phosphatase RLPH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Labandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayde J Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooklyn Kurucz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.e70137. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pld3.70137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of action of the natural herbicide radulanin A as an inhibitor of photosystem II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.156-165. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.7609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed fungal endophytes as biostimulants and biocontrol agents to improve seed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1260292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Protein Phosphorylation during Arabidopsis Seed Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Davanture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (13), pp.7059. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23137059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and Environmental Regulation of Seed Germination: From Signaling Events to Molecular Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (9), pp.4839. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23094839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One‐Pot Synthesis of Metastable 2,5‐Dihydrooxepines Through Retro‐Claisen Rearrangements: Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (36), pp.8643-8648. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201901675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MPK 8‐ TCP 14 pathway promotes seed germination in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maharajah Ponnaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce Mathéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 100 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Significance of Hydrogen Sulfide for Arabidopsis Seed Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Poilevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishodi Indiketi Hewage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.930. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for ACD5 ceramide kinase activity involvement in Arabidopsis response to cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2688-2697 </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive oxygen species, abscisic acid and ethylene interact to regulate sunflower seed germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat El-Maarouf-Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasar Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M. Cristescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2, SI), pp.364-374. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of endogenously S-nitrosylated proteins in Arabidopsis plantlets: effect of cold stress on cysteine nitrosylation level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abasse Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215-216, pp.150-6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2013.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clues for a cold case: nitric oxide response to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (12), pp.2623-2630. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide signaling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.553. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide-sphingolipid interplays in plant signalling: a new enigma from the Sphinx?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.341. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-evoked NO controls cold-responsivegene expression and modulates proteinS-nitrosylation status in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puyaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTechnologia. Journal of Biotechnology, Computational Biology and Bionanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MtNOA1/RIF1 modulates Medicago truncatula-Sinorhizobium meliloti nodule development without affecting its nitric oxide content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marino Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.939 - 948. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Medicago truncatula Genes Responsive to Nitric Oxide in Pathogenic and Symbiotic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pucciariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Polverari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (6), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-6-0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione synthesis is regulated by nitric oxide in Medicago trunculata roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pucciariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gleuher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (6), pp.1597-1602. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-006-0461-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive oxygen and nitrogen species and glutathione: key players in the legume - Rhizobium symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pucciariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (8), pp.1769-1776. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide is formed in Medicago truncatula-Sinorhizobium meliloti functional nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Puppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (9), pp.970-975. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-induced cell death in the oomycete pathogen Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pagnotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Panabières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (9), pp.1365-1378. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2005.00565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-induced Protein Phosphatase 2C Is a Negative Regulator of a Mitogen-activated Protein Kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irute Meskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Liwosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jonak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (21), pp.18945-18952. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300878200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive oxygen species, nitric oxide and glutathione: a key role in the establishment of the legume–Rhizobium symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hérouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (6-8), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(02)01415-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMKK, a Mitogen-Activated Protein Kinase (MAPK) Kinase, Is a Specific Activator of the Salt Stress–Induced MAPK, SIMK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kiegerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Siligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (11), pp.2247-2258. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.12.11.2247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of active oxygen species in the regulation of a tobacco defence gene by phorbol ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Charpenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ranty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 142 (1), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated fatty acids inhibit MP2C, a protein phosphatase 2C involved in the wound-induced MAP kinase pathway regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irute Meskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hirt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (3), pp.343-348. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Expression of a Tobacco Gene Related to the Serine Hydrolase Family. Esterase Activity Towards Short-Chain Dinitrophenyl Acylesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Charpenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 248 (3), pp.700-706. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1997.t01-1-00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against fire blight by avirulent strains of Erwinia amylovora : modulation of the interaction by avirulent mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From total synthesis to photosynthesis, a detective journey to the site of action of a phytotoxic natural product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide as a Mediator of Cold Stress Response: A Transcriptional Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitric Oxide Action in Abiotic Stress Responses in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-139, 2015, 978-3-319-17803-5. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17804-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chromene or Chromane Derivatives as Herbicidal Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2023/156464 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés chromène ou chromane en tant qu’agents herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lockett-Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3132613 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Benzoxepin Derivatives as a Herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/207714 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés de benzoxépine à titre d’herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3094869 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6F83ABE"/>
+    <w:nsid w:val="96EC3C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6F3213C"/>
+    <w:nsid w:val="555FCBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9D98B3F6"/>
+    <w:nsid w:val="A87DF2D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D266F03C"/>
+    <w:nsid w:val="7BCDAF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="251D42E7"/>
+    <w:nsid w:val="BD960998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4BCE401A"/>
+    <w:nsid w:val="BD2E43CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.baudouin@upmc.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468319v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Labandera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Toth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Mitchell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde J Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooklyn Kurucz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70137" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04124088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thuillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lockett-Walters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7609" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04255579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix R&#233;tif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03674685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14461" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Poilevey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishodi Indiketi Hewage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00930" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Chavarria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12578" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Sajjad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Cristescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abasse Fares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.10.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Hancock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino Bilbao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Stefano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Polverari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0461-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27A002EB7707EEEBB05FB62F309756733737B73D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00565.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irute Meskiene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Schweighofer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Liwosz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jonak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300878200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Harrison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01415-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHCR91P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kiegerl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cardinale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Siligan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.11.2247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charpenteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ranty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00241-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR7L7PNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00608.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.t01-1-00700.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tharaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.baudouin@upmc.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468319v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Labandera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Toth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Mitchell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde J Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooklyn Kurucz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70137" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04124088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thuillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lockett-Walters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7609" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04255579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix R&#233;tif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03674685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14461" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Poilevey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishodi Indiketi Hewage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00930" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Chavarria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12578" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Sajjad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Cristescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abasse Fares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.10.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Hancock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino Bilbao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Stefano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Polverari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0461-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27A002EB7707EEEBB05FB62F309756733737B73D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00565.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irute Meskiene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Schweighofer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Liwosz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jonak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300878200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Harrison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01415-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHCR91P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kiegerl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cardinale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Siligan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.11.2247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charpenteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ranty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00241-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR7L7PNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00608.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.t01-1-00700.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tharaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>