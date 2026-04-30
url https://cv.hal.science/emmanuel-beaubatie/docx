--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -416,261 +416,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à faire genre. Discriminations et stratégies d’usagers.ères trans dans les services publics</w:t>
+                <w:t xml:space="preserve">Qui a le droit d’étudier le genre et comment ? Réflexions sur le point de vue situé et la catégorisation du sexe à partir d’une enquête par méthodes mixtes sur les trans’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.109-130. </w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153 (1), pp.106-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.221.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106321995724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889852v1</w:t>
+                <w:t xml:space="preserve">hal-03889980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières du genre. Non-binarité et transformations de l’ordre sexué</w:t>
+                <w:t xml:space="preserve">Apprendre à faire genre. Discriminations et stratégies d’usagers.ères trans dans les services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde Commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.32-47. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.109-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/moco.007.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.221.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889872v1</w:t>
+                <w:t xml:space="preserve">hal-03889852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a le droit d’étudier le genre et comment ? Réflexions sur le point de vue situé et la catégorisation du sexe à partir d’une enquête par méthodes mixtes sur les trans’</w:t>
+                <w:t xml:space="preserve">Aux frontières du genre. Non-binarité et transformations de l’ordre sexué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153 (1), pp.106-126. </w:t>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106321995724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/moco.007.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889980v1</w:t>
+                <w:t xml:space="preserve">hal-03889872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre pluriel. Approches et perspectives pour complexifier le modèle femme/homme en sciences sociales</w:t>
               </w:r>
@@ -728,174 +728,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplicité du genre</w:t>
+                <w:t xml:space="preserve">Changer de sexe et de sexualité. Les significations genrées des orientations sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 60 (4), pp.621-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.604.0621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890108v1</w:t>
+                <w:t xml:space="preserve">hal-03890062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de sexe et de sexualité. Les significations genrées des orientations sexuelles</w:t>
+                <w:t xml:space="preserve">La multiplicité du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.604.0621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03890062v1</w:t>
+                <w:t xml:space="preserve">hal-03890108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des trans’ chez les féministes. Retour critique sur cinquante ans de controverse</w:t>
               </w:r>
@@ -953,183 +953,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aménagement du placard. Rapports sociaux et invisibilité chez les hommes et les femmes trans’ en France</w:t>
+                <w:t xml:space="preserve">L’espace social du genre. Diversité des registres d’action et d’identification dans la population trans’ en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 114 (1), pp.32-52. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.114.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.104.0395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890126v1</w:t>
+                <w:t xml:space="preserve">hal-03890082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace social du genre. Diversité des registres d’action et d’identification dans la population trans’ en France</w:t>
+                <w:t xml:space="preserve">L’aménagement du placard. Rapports sociaux et invisibilité chez les hommes et les femmes trans’ en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (4), pp.395. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 114 (1), pp.32-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.104.0395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.114.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890082v1</w:t>
+                <w:t xml:space="preserve">hal-03890126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatres normatifs vs. trans' subversifs? Controverse autour des parcours de changement de sexe</w:t>
               </w:r>
@@ -1998,51 +1998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Eched" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-068716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995724" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.070.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.016.0140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Eched" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-068716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.070.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.016.0140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>