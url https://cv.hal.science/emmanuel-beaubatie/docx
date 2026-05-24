--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -728,174 +728,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de sexe et de sexualité. Les significations genrées des orientations sexuelles</w:t>
+                <w:t xml:space="preserve">La multiplicité du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890062v1</w:t>
+                <w:t xml:space="preserve">hal-03890108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplicité du genre</w:t>
+                <w:t xml:space="preserve">Changer de sexe et de sexualité. Les significations genrées des orientations sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 60 (4), pp.621-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.604.0621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890108v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des trans’ chez les féministes. Retour critique sur cinquante ans de controverse</w:t>
               </w:r>
@@ -1998,51 +1998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Eched" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-068716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.070.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.016.0140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Eched" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-068716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.070.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.016.0140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>