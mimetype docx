--- v0 (2026-03-28)
+++ v1 (2026-04-26)
@@ -452,51 +452,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2026.2632264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -607,187 +607,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’algorithme : pourquoi et comment le définir pour l'enseigner</w:t>
+                <w:t xml:space="preserve">Un jeu de plateau pour comprendre la dualité en logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">epiDEMES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro thématique 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112182v3</w:t>
+                <w:t xml:space="preserve">hal-04748800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de plateau pour comprendre la dualité en logique</w:t>
+                <w:t xml:space="preserve">L’algorithme : pourquoi et comment le définir pour l'enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">epiDEMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 | 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epidemes-11418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748800v1</w:t>
+                <w:t xml:space="preserve">hal-04112182v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booléens en programmation : une analyse à destination des enseignants</w:t>
               </w:r>
@@ -1519,286 +1519,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Realizability on Conjunctive Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underlying theories of proof assistants and potential impact on the teaching and learning of proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Étienne Miquey</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2023 - 8th International Conference on Formal Structures for Computation and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Theorem proving components for Educational software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083002v2</w:t>
+                <w:t xml:space="preserve">hal-04227823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying theories of proof assistants and potential impact on the teaching and learning of proof</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent Realizability on Conjunctive Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Narboux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Guillermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Miquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Theorem proving components for Educational software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">FSCD 2023 - 8th International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227823v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation de l'association de registres sémiotiques dans un assistant de preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,64 +3045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Realizability on Conjunctive Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Guillermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,51 +4002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="421539DD"/>
+    <w:nsid w:val="3615FBDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +4150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="576E0968"/>
+    <w:nsid w:val="D57B0C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4384,51 +4384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignementsup-recherche.gouv.fr/cid22657/maitres-de-conferences.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sticmathamsud.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-numerique-et-sciences-informatiques-1re-annee-subprogram-parcours-numerique-et-sciences-informatiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-mathematiques-subprogram-parcours-mathematiques.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112182v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429610v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.02.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBP2JMJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083002v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951976v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.164.6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586459v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mogbil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33475-7_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.11.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/944705.944724" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01144229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignementsup-recherche.gouv.fr/cid22657/maitres-de-conferences.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sticmathamsud.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-numerique-et-sciences-informatiques-1re-annee-subprogram-parcours-numerique-et-sciences-informatiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-mathematiques-subprogram-parcours-mathematiques.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112182v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429610v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.02.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBP2JMJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083002v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951976v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.164.6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586459v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mogbil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33475-7_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.11.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/944705.944724" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01144229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>