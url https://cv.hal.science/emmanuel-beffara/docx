--- v1 (2026-04-26)
+++ v2 (2026-05-25)
@@ -607,187 +607,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de plateau pour comprendre la dualité en logique</w:t>
+                <w:t xml:space="preserve">L’algorithme : pourquoi et comment le définir pour l'enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">epiDEMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 | 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epidemes-11418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748800v1</w:t>
+                <w:t xml:space="preserve">hal-04112182v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’algorithme : pourquoi et comment le définir pour l'enseigner</w:t>
+                <w:t xml:space="preserve">Un jeu de plateau pour comprendre la dualité en logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">epiDEMES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro thématique 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112182v3</w:t>
+                <w:t xml:space="preserve">hal-04748800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booléens en programmation : une analyse à destination des enseignants</w:t>
               </w:r>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation de l'association de registres sémiotiques dans un assistant de preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3615FBDC"/>
+    <w:nsid w:val="0B53690B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +4150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D57B0C91"/>
+    <w:nsid w:val="AB641A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4384,51 +4384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignementsup-recherche.gouv.fr/cid22657/maitres-de-conferences.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sticmathamsud.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-numerique-et-sciences-informatiques-1re-annee-subprogram-parcours-numerique-et-sciences-informatiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-mathematiques-subprogram-parcours-mathematiques.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112182v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429610v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.02.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBP2JMJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083002v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951976v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.164.6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586459v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mogbil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33475-7_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.11.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/944705.944724" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01144229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignementsup-recherche.gouv.fr/cid22657/maitres-de-conferences.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sticmathamsud.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-numerique-et-sciences-informatiques-1re-annee-subprogram-parcours-numerique-et-sciences-informatiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-grenoble-alpes.fr/fr/catalogue/master-XB/arts-lettres-langues-ALL/master-meef-second-degre-program-master-meef-second-degre/parcours-mathematiques-subprogram-parcours-mathematiques.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112182v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429610v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.02.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBP2JMJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083002v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Miquey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951976v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.164.6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586459v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mogbil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33475-7_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.11.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/944705.944724" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01144229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>