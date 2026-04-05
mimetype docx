--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -231,51 +231,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conquête des banlieues : imaginaires, révolutions et réalités sociales du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes &amp; migrations</w:t>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1349, pp.137-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13ygy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
@@ -4905,221 +4905,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03748660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner la France des villes. Enjeux et usages du service public territorial (1880-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danièle FRABOULET, Philippe VERHEYDE (dir.), Pour une histoire sociale et politique de l’économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.363-379, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des ségrégations aux diversités urbaines ? Une question sociale, un enjeu de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Adisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-242, 2020, 9782271135629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936301v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03099876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler et pacifier la métropole pour mieux la gouverner</w:t>
               </w:r>
@@ -5538,50 +5538,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01352050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assainir le plus grand Paris au XXe siècle : un modèle d’intégration à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude DEUTSCH; Isabelle GAUTHERON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux pour la ville, eaux des villes, Eugène Belgrand XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Ponts, pp.128-141, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lieux et pratiques du communisme en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5590,143 +5676,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.303, 2013, Recherches (Ed. Colin), 978-2-200-27722-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803379v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “communisme municipal” ou le réformisme officieux en banlieue rouge</w:t>
               </w:r>
@@ -5779,173 +5779,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris bienfaiteur et ses dynamiques de coopérations sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Fourcaut; Florence Bourillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrandir Paris aux xixe et xxe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-74, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Seine-Saint-Denis ou la constitution d'une « citadelle communiste » sans union ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain BERGOUNIOUX; Danielle TARTAKOWSKY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Union sans unité. Le programme commun de la gauche 1963-1978</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.189-200, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451228v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une question éminemment urbaine : les mouvements sociaux de la ville</w:t>
               </w:r>
@@ -6290,169 +6290,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort laïcisée, neutralisée et rationalisée : municipalisation des pompes funèbres, syndicalisation des communes et magistère mayoral en banlieue parisienne au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick WEIL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la laïcité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.417-439, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La mort laïcisée, neutralisée et rationalisée : municipalisation des pompes funèbres, syndicalisation des communes et magistère mayoral en banlieue parisienne au XXe siècle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Patrick WEIL [dir.], Politiques de la laïcité au XXe siècle,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, PUF, pp.417-439, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179008v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Fourcaut et Mathieu Flonneau, Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006,</w:t>
               </w:r>
@@ -7108,51 +7108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/emmanuel-bellanger/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ygy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.37" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02418269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelevrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-metropole-parisienne-une-anarchie-organisee--9782724641707-page-213.htm?contenu=auteurs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04856410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/emmanuel-bellanger/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ygy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.37" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02418269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelevrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-metropole-parisienne-une-anarchie-organisee--9782724641707-page-213.htm?contenu=auteurs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04856410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>