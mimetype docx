--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -585,209 +585,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir une « ville rouge » en banlieue parisienne et le rester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+                <w:t xml:space="preserve">Les naissances du communisme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°272 (3), pp.81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms.272.0081⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 3 (272), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.272.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03080559v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03078975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Julian Mischi</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir une « ville rouge » en banlieue parisienne et le rester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 (272), pp.3-15. </w:t>
+              <w:t xml:space="preserve">, 2020, n°272 (3), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.272.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms.272.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03078975v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire pour le (grand) public sans renoncer aux pairs : trois expériences de revues en ligne</w:t>
               </w:r>
@@ -1104,217 +1104,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scrutins municipaux sous le regard des sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+                <w:t xml:space="preserve">Local elections as seen by the social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Desage</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Métropolitiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01576544v1</w:t>
+                <w:t xml:space="preserve">hal-03352380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local elections as seen by the social sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les scrutins municipaux sous le regard des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Métropolitiques</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352380v1</w:t>
+                <w:t xml:space="preserve">halshs-01576544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 ans après Enjeux municipaux.</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur le communisme municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1874,372 +1874,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Banlieue idéalisée, banlieue recomposée, banlieue toujours : La Seine-Saint-Denis ou l'usage du documentaire officiel en terre communiste », Journée d'études La banlieue en images sonores et visuelles 1880-1960, sous la direction de Juliette AUBRUN et Christian DELPORTE, Département d'histoire, Université de Versailles Saint-Quentin-en-Yvelines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études La banlieue en images sonores et visuelles 1880-1960, sous la direction de Juliette AUBRUN et Christian DELPORTE, Département d'histoire, Université de Versailles Saint-Quentin-en-Yvelines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les débats contemporains autour du Grand Paris : ses acteurs publics, ses frontières, ses dynamiques », co-intervention avec Annie FOURCAUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Les Catégories de l'urbain : l'agglomération sous la direction d'Olivier RATOUIS, École des hautes études en sciences sociales (EHESS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les maires et leurs grands ensembles : de l'enthousiasme des années de fondation aux temps des reconversions (1950-1980) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Le rôle de la Caisse des dépôts et de ses filiales dans l'histoire du logement de la fin du XIXe siècle aux années 1980 sous la direction d'Annie FOURCAUT et Danièle VOLDMAN, Centre d'histoire sociale du XXe siècle, Université de Paris I, Caisse des dépôts et consignations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Grand Paris encensé ou honni : ses frontières mouvantes, ses emprises parisiennes et ses solidarités intercommunales », Séminaire La Région parisienne, territoires et cultures, Unité mémoire de la RATP, DRAC Ile-de-France et archives départementales de la Seine-Saint-Denis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La Région parisienne, territoires et cultures, Unité mémoire de la RATP, DRAC Ile-de-France et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géographie, géopolitique et actualité du Grand Paris », co-intervention avec Hervé VieIllard-Baron, Département de géographie, Université de Paris 8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, géopolitique et actualité du Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265913v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00265917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le parti communiste français, sa “banlieue rouge” et ses maires communistes à l'épreuve du pouvoir local et des compromis institutionnels – XXe siècle – », Table ronde franco-allemande Pratiques politiques communistes en Europe occidentale et dans les démocraties populaires sous la direction de Sandrine KOTT et Thomas LINDENBERGER, Groupe franco-allemand d'histoire sociale comparée, Maison des Sciences de l'Homme de Paris, Université de Genève, Université de Berlin, Centre de recherches historiques EHESS-CNRS.</w:t>
               </w:r>
@@ -3015,813 +3015,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lumières sur la banlieue. Histoire du Syndicat intercommunal de la périphérie de Paris pour l'électricité et les réseaux de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions de l'atelier, pp.464, 2013, 978-2-7082-4257-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger, François-Mathieu Poupeau, Lumières sur la banlieue, histoire du Syndicat intercommunal de la périphérie de Paris pour l’électricité et les réseaux de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions de l’Atelier, pp.464, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.303, 2013, Recherches (Ed. Colin), 978-2-200-27722-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimetières et politique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Tartakowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions de l’Atelier, pp.464, 2013</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.136, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lumières sur la banlieue. Histoire du Syndicat intercommunal de la périphérie de Paris pour l'électricité et les réseaux de communication</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation livre Emmanuel Bellanger avec la collaboration d’Éléonore Pineau, Assainir l’agglomération parisienne. Histoire d’une politique interdépartementale de l’assainissement (XIXe-XXe siècles), Paris, Les Éditions de L’Atelier, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Atelier, pp.352, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sceaux et le « Grand Paris » du patriotisme municipal aux solidarités métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort une affaire publique. Histoire du syndicat intercommunal funéraire de la région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions de l'Atelier, pp.287, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes de banlieues. Personnel communal, élus locaux et politiques urbaines en banlieue parisienne au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les éditions de l'atelier, pp.464, 2013, 978-2-7082-4257-9</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Créaphis, 2008, 9782354280093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Danielle Tartakowsky</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, pp.136, 2011</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fourcaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Créaphis, pp.480, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions de l'Atelier, pp.352, 2010</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie FOURCAUT, Emmanuel BELLANGER et Mathieu FLONNEAU (dir.), Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006, Paris, Créaphis, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fourcaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Créaphis, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Créaphis,, pp.480, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256537v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00257764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d’un département et d’une préfecture dans le « 9–3 ». De la Seine banlieue à la Seine-Saint-Denis : une histoire de l’État au XXe siècle</w:t>
               </w:r>
@@ -4172,383 +4172,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la Seine-Saint-Denis à Plaine Commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Artioli; Patrick Le Galès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Métropole parisienne, une anarchie organisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-245, 2023, Collection académique, 9782724641707</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04262901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782271147530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « 93 » à Plaine Commune : le renouvellement d’une capacité d’action dans un système de plus en plus fragmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artioli, F; Le Galès, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà de la fragmentation : anarchie organisée et intégration de l’action publique en région parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Science Po, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire du Grand Paris : le musée du Domaine départemental de Sceaux et son territoire d'accueil, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1923 Le Domaine de Sceaux, aux origines d'une renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, 2023, 9788836654239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christine Lelévrier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande histoire et petite histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de la fragmentation : anarchie organisée et intégration de l’action publique en région parisienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Science Po, A paraître</w:t>
+              <w:t xml:space="preserve">Marie-Hélène BACQUÉ, Jeanne DEMOULIN, Jeunes de quartier. Le pouvoir des mots, Caen, C&amp;F Éditions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03748656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes dépolitisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4590,81 +4698,150 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Hélène BACQUÉ, Jeanne DEMOULIN, Jeunes de quartier. Le pouvoir des mots, Caen, C&amp;F Éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03748659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grande histoire et petite histoire</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque le « bastion » devient le centre. Ivry « capitale » du PCF et de sa banlieue rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ancrage politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03748641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des engagements pluriels et concrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
@@ -4698,428 +4875,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Hélène BACQUÉ, Jeanne DEMOULIN, Jeunes de quartier. Le pouvoir des mots, Caen, C&amp;F Éditions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03748660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ségrégations aux diversités urbaines ? Une question sociale, un enjeu de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ancrage politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-242, 2020, 9782271135629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02936301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la France des villes. Enjeux et usages du service public territorial (1880-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danièle FRABOULET, Philippe VERHEYDE (dir.), Pour une histoire sociale et politique de l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.363-379, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099876v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-02936301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler et pacifier la métropole pour mieux la gouverner</w:t>
               </w:r>
@@ -5538,487 +5538,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01352050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le “communisme municipal” ou le réformisme officieux en banlieue rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel BELLANGER; Julian MISCHI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.27-52, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assainir le plus grand Paris au XXe siècle : un modèle d’intégration à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude DEUTSCH; Isabelle GAUTHERON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux pour la ville, eaux des villes, Eugène Belgrand XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.128-141, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et pratiques du communisme en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.303, 2013, Recherches (Ed. Colin), 978-2-200-27722-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel BELLANGER; Julian MISCHI. </w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une question éminemment urbaine : les mouvements sociaux de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel PIGENET; Danielle TARTAKOWSKY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.27-52, 2013</w:t>
+              <w:t xml:space="preserve">Histoire des mouvements sociaux en France de 1814 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Seine-Saint-Denis ou la constitution d'une « citadelle communiste » sans union ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain BERGOUNIOUX; Danielle TARTAKOWSKY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union sans unité. Le programme commun de la gauche 1963-1978</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.189-200, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris bienfaiteur et ses dynamiques de coopérations sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Fourcaut; Florence Bourillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrandir Paris aux xixe et xxe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-74, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451210v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats de communes d’une France en morceaux ou comment réformer sans supprimer (1890-1970)</w:t>
               </w:r>
@@ -6071,173 +6071,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les colonies municipales de banlieue : entre héritage paternaliste, empreinte communiste et diffusion d’un modèle (1880-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel BOUSSION; Mathias GARDET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Châteaux du social XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne; Presses universitaires de Vincennes, pp.91-102, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De de Gaulle à Pompidou, lorsque l’État s’opposait aux élus locaux : l’exemplarité du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe NIVET; Mathieu FLONNEAU; Pascal GENESTE; Emilie WILLAERT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand dessein parisien de Georges Pompidou. L’aménagement de Paris et de la région capitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.43-53, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451225v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnel communal et épurations ou l’improbable « chasse aux sorcières ». Entre dynamique professionnelle, continuité administrative et acquis statutaires : l’exemple de la banlieue parisienne (années 1880-1950)</w:t>
               </w:r>
@@ -6290,169 +6290,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La mort laïcisée, neutralisée et rationalisée : municipalisation des pompes funèbres, syndicalisation des communes et magistère mayoral en banlieue parisienne au XXe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Patrick WEIL [dir.], Politiques de la laïcité au XXe siècle,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, PUF, pp.417-439, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mort laïcisée, neutralisée et rationalisée : municipalisation des pompes funèbres, syndicalisation des communes et magistère mayoral en banlieue parisienne au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick WEIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de la laïcité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.417-439, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451137v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00179008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Fourcaut et Mathieu Flonneau, Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006,</w:t>
               </w:r>
@@ -7108,51 +7108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/emmanuel-bellanger/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ygy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.37" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02418269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelevrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-metropole-parisienne-une-anarchie-organisee--9782724641707-page-213.htm?contenu=auteurs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04856410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/emmanuel-bellanger/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ygy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.37" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02418269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-metropole-parisienne-une-anarchie-organisee--9782724641707-page-213.htm?contenu=auteurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04856410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>