--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -585,209 +585,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les naissances du communisme en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Mischi</w:t>
+                <w:t xml:space="preserve">Devenir une « ville rouge » en banlieue parisienne et le rester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 (272), pp.3-15. </w:t>
+              <w:t xml:space="preserve">, 2020, n°272 (3), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.272.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les naissances du communisme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.272.0003⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Paul Boulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°272 (3), pp.81. </w:t>
+              <w:t xml:space="preserve">, 2020, 3 (272), pp.3-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.272.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms.272.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03080559v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03078975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire pour le (grand) public sans renoncer aux pairs : trois expériences de revues en ligne</w:t>
               </w:r>
@@ -1104,217 +1104,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local elections as seen by the social sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les scrutins municipaux sous le regard des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Métropolitiques</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352380v1</w:t>
+                <w:t xml:space="preserve">halshs-01576544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scrutins municipaux sous le regard des sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+                <w:t xml:space="preserve">Local elections as seen by the social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Desage</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Métropolitiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01576544v1</w:t>
+                <w:t xml:space="preserve">hal-03352380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 ans après Enjeux municipaux.</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur le communisme municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1874,372 +1874,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les maires et leurs grands ensembles : de l'enthousiasme des années de fondation aux temps des reconversions (1950-1980) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Le rôle de la Caisse des dépôts et de ses filiales dans l'histoire du logement de la fin du XIXe siècle aux années 1980 sous la direction d'Annie FOURCAUT et Danièle VOLDMAN, Centre d'histoire sociale du XXe siècle, Université de Paris I, Caisse des dépôts et consignations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les débats contemporains autour du Grand Paris : ses acteurs publics, ses frontières, ses dynamiques », co-intervention avec Annie FOURCAUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Les Catégories de l'urbain : l'agglomération sous la direction d'Olivier RATOUIS, École des hautes études en sciences sociales (EHESS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Grand Paris encensé ou honni : ses frontières mouvantes, ses emprises parisiennes et ses solidarités intercommunales », Séminaire La Région parisienne, territoires et cultures, Unité mémoire de la RATP, DRAC Ile-de-France et archives départementales de la Seine-Saint-Denis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La Région parisienne, territoires et cultures, Unité mémoire de la RATP, DRAC Ile-de-France et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géographie, géopolitique et actualité du Grand Paris », co-intervention avec Hervé VieIllard-Baron, Département de géographie, Université de Paris 8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, géopolitique et actualité du Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Banlieue idéalisée, banlieue recomposée, banlieue toujours : La Seine-Saint-Denis ou l'usage du documentaire officiel en terre communiste », Journée d'études La banlieue en images sonores et visuelles 1880-1960, sous la direction de Juliette AUBRUN et Christian DELPORTE, Département d'histoire, Université de Versailles Saint-Quentin-en-Yvelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études La banlieue en images sonores et visuelles 1880-1960, sous la direction de Juliette AUBRUN et Christian DELPORTE, Département d'histoire, Université de Versailles Saint-Quentin-en-Yvelines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265917v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-00265913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le parti communiste français, sa “banlieue rouge” et ses maires communistes à l'épreuve du pouvoir local et des compromis institutionnels – XXe siècle – », Table ronde franco-allemande Pratiques politiques communistes en Europe occidentale et dans les démocraties populaires sous la direction de Sandrine KOTT et Thomas LINDENBERGER, Groupe franco-allemand d'histoire sociale comparée, Maison des Sciences de l'Homme de Paris, Université de Genève, Université de Berlin, Centre de recherches historiques EHESS-CNRS.</w:t>
               </w:r>
@@ -3015,813 +3015,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger, François-Mathieu Poupeau, Lumières sur la banlieue, histoire du Syndicat intercommunal de la périphérie de Paris pour l’électricité et les réseaux de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions de l’Atelier, pp.464, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.303, 2013, Recherches (Ed. Colin), 978-2-200-27722-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lumières sur la banlieue. Histoire du Syndicat intercommunal de la périphérie de Paris pour l'électricité et les réseaux de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions de l'atelier, pp.464, 2013, 978-2-7082-4257-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimetières et politique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Tartakowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions de l’Atelier, pp.464, 2013</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.136, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes.</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation livre Emmanuel Bellanger avec la collaboration d’Éléonore Pineau, Assainir l’agglomération parisienne. Histoire d’une politique interdépartementale de l’assainissement (XIXe-XXe siècles), Paris, Les Éditions de L’Atelier, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Atelier, pp.352, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sceaux et le « Grand Paris » du patriotisme municipal aux solidarités métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes de banlieues. Personnel communal, élus locaux et politiques urbaines en banlieue parisienne au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.303, 2013, Recherches (Ed. Colin), 978-2-200-27722-2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Créaphis, 2008, 9782354280093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Danielle Tartakowsky</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort une affaire publique. Histoire du syndicat intercommunal funéraire de la région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions de l'Atelier, pp.287, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie FOURCAUT, Emmanuel BELLANGER et Mathieu FLONNEAU (dir.), Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006, Paris, Créaphis, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, pp.136, 2011</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fourcaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Créaphis, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions de l'Atelier, pp.352, 2010</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Créaphis,, pp.480, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris/Banlieues. Conflits et solidarités, Historiographie, anthologie, chronologie, 1788-2006,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fourcaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Créaphis, pp.480, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257764v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-00256537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d’un département et d’une préfecture dans le « 9–3 ». De la Seine banlieue à la Seine-Saint-Denis : une histoire de l’État au XXe siècle</w:t>
               </w:r>
@@ -4172,383 +4172,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire du Grand Paris : le musée du Domaine départemental de Sceaux et son territoire d'accueil, XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1923 Le Domaine de Sceaux, aux origines d'une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, 2023, 9788836654239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « 93 » à Plaine Commune : le renouvellement d’une capacité d’action dans un système de plus en plus fragmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artioli, F; Le Galès, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà de la fragmentation : anarchie organisée et intégration de l’action publique en région parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Science Po, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782271147530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la Seine-Saint-Denis à Plaine Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lelevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Artioli; Patrick Le Galès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Métropole parisienne, une anarchie organisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-245, 2023, Collection académique, 9782724641707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04262901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Éric Verdeil</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeunes dépolitisés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782271147530</w:t>
+              <w:t xml:space="preserve">Marie-Hélène BACQUÉ, Jeanne DEMOULIN, Jeunes de quartier. Le pouvoir des mots, Caen, C&amp;F Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03748659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande histoire et petite histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4590,165 +4698,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Hélène BACQUÉ, Jeanne DEMOULIN, Jeunes de quartier. Le pouvoir des mots, Caen, C&amp;F Éditions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03748656v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03748659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque le « bastion » devient le centre. Ivry « capitale » du PCF et de sa banlieue rouge</w:t>
               </w:r>
@@ -5538,100 +5538,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01352050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “communisme municipal” ou le réformisme officieux en banlieue rouge</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieux et pratiques du communisme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.27-52, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.303, 2013, Recherches (Ed. Colin), 978-2-200-27722-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451026v1</w:t>
+                <w:t xml:space="preserve">hal-02803379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assainir le plus grand Paris au XXe siècle : un modèle d’intégration à grande échelle</w:t>
               </w:r>
@@ -5697,328 +5706,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux et pratiques du communisme en France</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le “communisme municipal” ou le réformisme officieux en banlieue rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel BELLANGER; Julian MISCHI. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.303, 2013, Recherches (Ed. Colin), 978-2-200-27722-2</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.27-52, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803379v1</w:t>
+                <w:t xml:space="preserve">halshs-01451026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Seine-Saint-Denis ou la constitution d'une « citadelle communiste » sans union ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain BERGOUNIOUX; Danielle TARTAKOWSKY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union sans unité. Le programme commun de la gauche 1963-1978</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.189-200, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris bienfaiteur et ses dynamiques de coopérations sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Fourcaut; Florence Bourillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrandir Paris aux xixe et xxe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-74, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une question éminemment urbaine : les mouvements sociaux de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel PIGENET; Danielle TARTAKOWSKY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des mouvements sociaux en France de 1814 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451215v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats de communes d’une France en morceaux ou comment réformer sans supprimer (1890-1970)</w:t>
               </w:r>
@@ -6071,173 +6071,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De de Gaulle à Pompidou, lorsque l’État s’opposait aux élus locaux : l’exemplarité du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe NIVET; Mathieu FLONNEAU; Pascal GENESTE; Emilie WILLAERT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand dessein parisien de Georges Pompidou. L’aménagement de Paris et de la région capitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.43-53, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les colonies municipales de banlieue : entre héritage paternaliste, empreinte communiste et diffusion d’un modèle (1880-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel BOUSSION; Mathias GARDET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Châteaux du social XIXe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beauchesne; Presses universitaires de Vincennes, pp.91-102, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451114v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnel communal et épurations ou l’improbable « chasse aux sorcières ». Entre dynamique professionnelle, continuité administrative et acquis statutaires : l’exemple de la banlieue parisienne (années 1880-1950)</w:t>
               </w:r>
@@ -7108,51 +7108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/emmanuel-bellanger/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ygy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.37" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02418269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-metropole-parisienne-une-anarchie-organisee--9782724641707-page-213.htm?contenu=auteurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04856410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire-sociale.cnrs.fr/emmanuel-bellanger/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ygy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.37" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.193.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02418269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Coing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelevrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-metropole-parisienne-une-anarchie-organisee--9782724641707-page-213.htm?contenu=auteurs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04856410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>