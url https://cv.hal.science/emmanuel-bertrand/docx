--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -1,5409 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5357 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Bertrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5128-0119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158799496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ctu4fNMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-6324-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Malric-Garajova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (12), pp.4873. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Decolorization of the Reactive Black 5 by a Laccase-like Active Cell-Free Supernatant from Coriolopsis gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.1137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10061137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laccase pre-treatment on the mechanical properties of lignin-based agrocomposites reinforced with wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.115876. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation of the fluoroquinolone, levofloxacin, by the white-rot fungus $Coriolopsis\ gallica$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp.965. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8090965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Diversity of Fungal DyPs in Mangrove Soils to Produce and Characterize Novel Biocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Saint-Genis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7050321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of wood fbres with laccases: improved hardboard properties through phenolic oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Garajova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilabahen Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Legée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Putative Lignin Copper Oxidase from Trichoderma reesei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cottyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.643. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7080643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme Properties of a Laccase Obtained from the Transcriptome of the Marine-Derived Fungus Stemphylium lucomagnoense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (21), pp.8402. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21218402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of five marine-derived fungal strains for their potential to produce oxidases with laccase activities suitable for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chaduli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12896-020-00617-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthrospira maxima OF15 biomass cultivation at laboratory and pilot scale from sugarcane vinasse for potential biological new peptides production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecia Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanete Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana P.S. Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.10.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pycnoporus cinnabarinus glyoxal oxidases display differential catalytic efficiencies on 5‑hydroxymethylfurfural and its oxidized derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saowanee Wikee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40694-019-0067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fongique et Développement Durable, Enjeux et Opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Maillard reaction during the cooking of a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextranase immobilization on epoxy CIM® disk for the production of isomaltooligosaccharides from dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.707 - 713. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced volatiles and odour-active compounds in a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (10), pp.806 - 814. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyoxal Oxidases from Pycnoporus Cinnabarinus for Green Chemistry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saowanee Wikee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of fungal biodiversity for the deconstruction of lignocellulosic biomass and the implementation of new biosynthetic pathways for green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme supports d'immobilisation de biocatalyseurs pour la production d'oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme colloque Franco-Roumain de Chimie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 2 novel H2O2 producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae culture in a reverberant electromagnetic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciencesand 6 International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae culture in a reverberant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1Oth European Symposium on Biochemical Egineering Sciences and 6th International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Oxido-reductase models enzymology structural data and synergy for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Munoz-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxizymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of lignocellulosic polymers by Fenton reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two novel hydrogen peroxide producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of fungal lignocellulose-acting enzymes for improved plant biomass degradation capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Lund Symposium on Lignin and Hemicellulose Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lund, Sweden. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltana Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque du CBSO - Club Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un bioréacteur pour la culture de &amp;lt;em&amp;gt;Saccharomyces cerevisiae&amp;lt;/em&amp;gt; soumis à des champs électro-magnétiques en environnements anéchoïque et réverbérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aubière, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un bioréacteur pour la culture de Saccharomyces cerevisiae soumis à des champs électromagnétiques en environnements anéchoïqu et réverbérant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 17e Colloque International et Exposition sur la Compatibilité Electromagnetique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-response modeling of the Maillard reaction in processed cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on the Maillard Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nancy, France. 1 p., 2012, 11th International Symposium on the Maillard Reaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maillard Reaction in Food: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia El Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21459-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental aspects of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 22. Economic and environmental aspects of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-30203-4. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30205-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. First Generation bioethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana P S Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Green Fuels Technology, 978-3-319-30203-4. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30205-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5464,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9670051A"/>
+    <w:nsid w:val="6C5A8658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5695,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5128-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158799496" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-6324-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115876" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215284v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Montalvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanete Soccol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P.S. Vandenberghe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Carvalho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.10.081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21459-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P S Vandenberghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soccol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_22" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319302034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5128-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158799496" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ctu4fNMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-6324-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215284v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Montalvo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanete Soccol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P.S. Vandenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.10.081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21459-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319302034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_22" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P S Vandenberghe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soccol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>