--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Bertrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5128-0119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158799496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ctu4fNMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-6324-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Malric-Garajova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (12), pp.4873. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Decolorization of the Reactive Black 5 by a Laccase-like Active Cell-Free Supernatant from Coriolopsis gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.1137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10061137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laccase pre-treatment on the mechanical properties of lignin-based agrocomposites reinforced with wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.115876. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation of the fluoroquinolone, levofloxacin, by the white-rot fungus $Coriolopsis\ gallica$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp.965. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8090965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Diversity of Fungal DyPs in Mangrove Soils to Produce and Characterize Novel Biocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Saint-Genis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7050321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of wood fbres with laccases: improved hardboard properties through phenolic oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Garajova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilabahen Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Legée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Putative Lignin Copper Oxidase from Trichoderma reesei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cottyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.643. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7080643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme Properties of a Laccase Obtained from the Transcriptome of the Marine-Derived Fungus Stemphylium lucomagnoense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (21), pp.8402. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21218402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of five marine-derived fungal strains for their potential to produce oxidases with laccase activities suitable for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chaduli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12896-020-00617-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthrospira maxima OF15 biomass cultivation at laboratory and pilot scale from sugarcane vinasse for potential biological new peptides production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecia Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanete Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana P.S. Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.10.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pycnoporus cinnabarinus glyoxal oxidases display differential catalytic efficiencies on 5‑hydroxymethylfurfural and its oxidized derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saowanee Wikee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40694-019-0067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fongique et Développement Durable, Enjeux et Opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Maillard reaction during the cooking of a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextranase immobilization on epoxy CIM® disk for the production of isomaltooligosaccharides from dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.707 - 713. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced volatiles and odour-active compounds in a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (10), pp.806 - 814. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyoxal Oxidases from Pycnoporus Cinnabarinus for Green Chemistry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saowanee Wikee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of fungal biodiversity for the deconstruction of lignocellulosic biomass and the implementation of new biosynthetic pathways for green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme supports d'immobilisation de biocatalyseurs pour la production d'oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme colloque Franco-Roumain de Chimie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 2 novel H2O2 producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae culture in a reverberant electromagnetic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciencesand 6 International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae culture in a reverberant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1Oth European Symposium on Biochemical Egineering Sciences and 6th International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Oxido-reductase models enzymology structural data and synergy for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Munoz-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxizymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of lignocellulosic polymers by Fenton reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two novel hydrogen peroxide producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of fungal lignocellulose-acting enzymes for improved plant biomass degradation capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Lund Symposium on Lignin and Hemicellulose Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lund, Sweden. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltana Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque du CBSO - Club Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un bioréacteur pour la culture de &amp;lt;em&amp;gt;Saccharomyces cerevisiae&amp;lt;/em&amp;gt; soumis à des champs électro-magnétiques en environnements anéchoïque et réverbérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aubière, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un bioréacteur pour la culture de Saccharomyces cerevisiae soumis à des champs électromagnétiques en environnements anéchoïqu et réverbérant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 17e Colloque International et Exposition sur la Compatibilité Electromagnetique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-response modeling of the Maillard reaction in processed cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on the Maillard Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nancy, France. 1 p., 2012, 11th International Symposium on the Maillard Reaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maillard Reaction in Food: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia El Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21459-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental aspects of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 22. Economic and environmental aspects of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-30203-4. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30205-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. First Generation bioethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana P S Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Green Fuels Technology, 978-3-319-30203-4. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30205-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Bertrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5128-0119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158799496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ctu4fNMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-6324-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Malric-Garajova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (12), pp.4873. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laccase pre-treatment on the mechanical properties of lignin-based agrocomposites reinforced with wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.115876. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Decolorization of the Reactive Black 5 by a Laccase-like Active Cell-Free Supernatant from Coriolopsis gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.1137. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10061137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation of the fluoroquinolone, levofloxacin, by the white-rot fungus $Coriolopsis\ gallica$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp.965. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8090965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Diversity of Fungal DyPs in Mangrove Soils to Produce and Characterize Novel Biocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Saint-Genis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7050321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of wood fbres with laccases: improved hardboard properties through phenolic oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Garajova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilabahen Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Legée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Putative Lignin Copper Oxidase from Trichoderma reesei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cottyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.643. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7080643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme Properties of a Laccase Obtained from the Transcriptome of the Marine-Derived Fungus Stemphylium lucomagnoense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (21), pp.8402. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21218402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of five marine-derived fungal strains for their potential to produce oxidases with laccase activities suitable for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chaduli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Turbé-Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12896-020-00617-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthrospira maxima OF15 biomass cultivation at laboratory and pilot scale from sugarcane vinasse for potential biological new peptides production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecia Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanete Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana P.S. Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.10.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pycnoporus cinnabarinus glyoxal oxidases display differential catalytic efficiencies on 5‑hydroxymethylfurfural and its oxidized derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saowanee Wikee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40694-019-0067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fongique et Développement Durable, Enjeux et Opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Maillard reaction during the cooking of a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextranase immobilization on epoxy CIM® disk for the production of isomaltooligosaccharides from dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.707 - 713. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced volatiles and odour-active compounds in a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (10), pp.806 - 814. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyoxal Oxidases from Pycnoporus Cinnabarinus for Green Chemistry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saowanee Wikee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of fungal biodiversity for the deconstruction of lignocellulosic biomass and the implementation of new biosynthetic pathways for green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 2 novel H2O2 producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme supports d'immobilisation de biocatalyseurs pour la production d'oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme colloque Franco-Roumain de Chimie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae culture in a reverberant electromagnetic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciencesand 6 International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae culture in a reverberant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1Oth European Symposium on Biochemical Egineering Sciences and 6th International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Oxido-reductase models enzymology structural data and synergy for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Munoz-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxizymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of lignocellulosic polymers by Fenton reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two novel hydrogen peroxide producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pinloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of fungal lignocellulose-acting enzymes for improved plant biomass degradation capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Lund Symposium on Lignin and Hemicellulose Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lund, Sweden. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltana Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque du CBSO - Club Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un bioréacteur pour la culture de &amp;lt;em&amp;gt;Saccharomyces cerevisiae&amp;lt;/em&amp;gt; soumis à des champs électro-magnétiques en environnements anéchoïque et réverbérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aubière, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un bioréacteur pour la culture de Saccharomyces cerevisiae soumis à des champs électromagnétiques en environnements anéchoïqu et réverbérant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 17e Colloque International et Exposition sur la Compatibilité Electromagnetique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-response modeling of the Maillard reaction in processed cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on the Maillard Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nancy, France. 1 p., 2012, 11th International Symposium on the Maillard Reaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maillard Reaction in Food: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia El Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21459-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. First Generation bioethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana P S Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Faulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Green Fuels Technology, 978-3-319-30203-4. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30205-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental aspects of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 22. Economic and environmental aspects of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Fuels Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-30203-4. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30205-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C5A8658"/>
+    <w:nsid w:val="A33E7F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5128-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158799496" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ctu4fNMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-6324-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215284v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Montalvo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanete Soccol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P.S. Vandenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.10.081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21459-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319302034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_22" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P S Vandenberghe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soccol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5128-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158799496" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ctu4fNMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-6324-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215284v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Montalvo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanete Soccol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P.S. Vandenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.10.081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21459-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana P S Vandenberghe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soccol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319302034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30205-8_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>