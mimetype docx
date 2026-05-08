--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -309,623 +309,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Frugal Supervised Learning with Incremental Neural Networks</w:t>
+                <w:t xml:space="preserve">Dominance of invasive mammals in Guadeloupe’s forest ground-dwelling vertebrate assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Cholet</w:t>
+                <w:t xml:space="preserve">Aurélie Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marry Exantus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bomane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13095489⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03321-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744575v1</w:t>
+                <w:t xml:space="preserve">hal-05574220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bernard</w:t>
+                <w:t xml:space="preserve">A Framework for Frugal Supervised Learning with Incremental Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13095489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119490v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biabiany Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18, pp.915-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
+                <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Candela</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naoufal Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.915-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111531v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design of an expert distance metric for climate clustering: The case of rainfall in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Paugam-Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145, pp.104612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -935,772 +1065,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Visuo-Structural Handwriting Evaluation Based on Graph Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Scius-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nagau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the International Graphonomics Society, IGS 2023, Graphonomics in Human Body Movement. Bridging Research and Practice from Motor Control to Handwriting Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Graphonomics Society, Oct 2023, Evora, Portugal. pp.75-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-45461-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïti et Guadeloupe : des territoires hétérogènes dans la gestion du risque cyclonique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rood Celange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Géorisque 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcisse Zahibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409769v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biabiany Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romual Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424009v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des ouragans 2017 sur les Antilles françaises : simulations WRF vs Arome 1,3 km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier TIREX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo-France, Dec 2018, Fort-de -France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Informatics: Identifying relevant weather types in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Paugam-Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1710,271 +1840,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of deep neural network methods on climate data: Case study on the prediction of Sargassum seaweed beachings in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Bagghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pointe-a-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargassum proliferation in the Western Atlantic: What impacts and results for the French West Indies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1984,362 +2114,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation Regimes in Haiti: A Clustering Analysis Using Chirpsv2 Data (Period 1981-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to stranding prediction in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2349,114 +2479,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionnement de données pour l'informatique climatique : Contributions à l'amélioration des méthodes d'identification automatique des régimes de temps en climat tropical insulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biabiany Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université des Antilles, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03098202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2524,51 +2654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E658B1C"/>
+    <w:nsid w:val="CC0FDFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2755,51 +2885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-biabiany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2934-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bagghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cholet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.106058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cholet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095489" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius-Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nagau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45461-5_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Page" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-biabiany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2934-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bagghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cholet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.106058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05574220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marry Exantus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bomane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03321-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cholet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius-Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nagau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45461-5_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03098202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>