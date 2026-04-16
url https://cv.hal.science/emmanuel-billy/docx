--- v0 (2026-03-05)
+++ v1 (2026-04-16)
@@ -436,51 +436,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 12 (23), pp.e202500325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.202500325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -889,412 +889,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct extraction of platinum nanoparticles from fuel cells with ionic liquids: Part 1. Implementation and optimization of the process parameters</w:t>
+                <w:t xml:space="preserve">Operando Liquid-Phase TEM Experiments for the Investigation of Dissolution Kinetics: Application to Li-Ion Battery Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Coudray</w:t>
+                <w:t xml:space="preserve">Julie Poulizac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04523⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozac025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04130881v1</w:t>
+                <w:t xml:space="preserve">hal-04194577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Extraction of Platinum Nanoparticles from Fuel Cells with Ionic Liquids: Part 2. Impact of the Nafion Ionomer Swelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct extraction of platinum nanoparticles from fuel cells with ionic liquids: Part 1. Implementation and optimization of the process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coudray</w:t>
+                <w:t xml:space="preserve">Paul Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Billy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Santini</w:t>
+                <w:t xml:space="preserve">Catherine C Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (16), pp.6367-6377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04525⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62 (16), pp.6355−6366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787203v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04130881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Liquid-Phase TEM Experiments for the Investigation of Dissolution Kinetics: Application to Li-Ion Battery Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Extraction of Platinum Nanoparticles from Fuel Cells with Ionic Liquids: Part 2. Impact of the Nafion Ionomer Swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulizac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+                <w:t xml:space="preserve">P.-H. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.105-117. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (16), pp.6367-6377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozac025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194577v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.108004. </w:t>
@@ -1810,585 +1810,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03380376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution Mechanisms of LiNi1/3Mn1/3Co1/3O2 Positive Electrode Material from Lithium-Ion Batteries in Acid Solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of Metals from Secondary Raw Materials by Coupled Electroleaching and Electrodeposition in Aqueous or Ionic Liquid Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Joulié</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laucournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Claire Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Comel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b01352⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met8070556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099884v1</w:t>
+                <w:t xml:space="preserve">hal-01924859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Metals from Secondary Raw Materials by Coupled Electroleaching and Electrodeposition in Aqueous or Ionic Liquid Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Dissolution Mechanisms of LiNi1/3Mn1/3Co1/3O2 Positive Electrode Material from Lithium-Ion Batteries in Acid Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Balva</w:t>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hazotte</w:t>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Comel</w:t>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.556. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (19), pp.16424-16435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met8070556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b01352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924859v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally friendly recycling of fuel-cell membrane electrode assemblies by using ionic liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">Current collectors as reducing agent to dissolve active materials of positive electrodes from Li-ion battery wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201700456⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.426-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840639v1</w:t>
+                <w:t xml:space="preserve">hal-02106351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current collectors as reducing agent to dissolve active materials of positive electrodes from Li-ion battery wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meyer</w:t>
+                <w:t xml:space="preserve">Environmentally friendly recycling of fuel-cell membrane electrode assemblies by using ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.426-432. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (14), pp.2922-2935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201700456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106351v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgical process for the recovery of high value metals from spent lithium nickel cobalt aluminum oxide based lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,1633 +3003,1646 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction électrochimique du lithium appliquée au recyclage des batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Keller</w:t>
+                <w:t xml:space="preserve">Understanding of chemical and catalytic mechanism of oxidative precipitation process applied for lithium ion batteries metal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138494v1</w:t>
+                <w:t xml:space="preserve">hal-05138444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrorefining for silver and copper recovery from End-of-Life solar panels in deep eutectic solvent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Duwald</w:t>
+                <w:t xml:space="preserve">Blackmass flotation of end-of-life batteries: How to do without pre-treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of XVI International Mineral Processing and Recycling Conference, Belgrade, 28-30.05.2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia. pp.715-715, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5937/IMPRC25715P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138435v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium selective recovery with Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
+                <w:t xml:space="preserve">Extraction électrochimique du lithium appliquée au recyclage des batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bourdiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138486v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of oxidative precipitation for selective recovery of metals of interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barbano</w:t>
+                <w:t xml:space="preserve">Electrorefining for silver and copper recovery from End-of-Life solar panels in deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Muhr</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mandroyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138414v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing EV batteries for recycling – limitations of conventional technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Driancourt</w:t>
+                <w:t xml:space="preserve">Lithium selective recovery with Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138478v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assisted leaching of metals of interest from End-of-Life PV waste in Deep Eutectics Solvents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Duwald</w:t>
+                <w:t xml:space="preserve">Securing EV batteries for recycling – limitations of conventional technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138429v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-ion battery recycling : Study of oxidative precipitation for selective recovery of metals of interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Study of oxidative precipitation for selective recovery of metals of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlla Frajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138474v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackmass flotation of end-of-life batteries: How to do without pre-treatment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+                <w:t xml:space="preserve">Ultrasonic assisted leaching of metals of interest from End-of-Life PV waste in Deep Eutectics Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mandroyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of XVI International Mineral Processing and Recycling Conference, Belgrade, 28-30.05.2025.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5937/IMPRC25715P⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05236912v1</w:t>
+                <w:t xml:space="preserve">hal-05138429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of chemical and catalytic mechanism of oxidative precipitation process applied for lithium ion batteries metal recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Li-ion battery recycling : Study of oxidative precipitation for selective recovery of metals of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlla Frajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">CRISTAL 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138444v1</w:t>
+                <w:t xml:space="preserve">hal-05138474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Ion Pumping for lithium selective recovery from Li-ion batteries recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
+                <w:t xml:space="preserve">Innovative approaches for recycling old batteries solution through the precipitation of ZIFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Andriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaella Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">39ème Réunion Annuelle du Groupe Français des Zéolithes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720054v1</w:t>
+                <w:t xml:space="preserve">cea-04920055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage Ionométallurgique de l’Argent des Panneaux Photovoltaïques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Ion Pumping for lithium selective recovery from Li-ion batteries recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPEN, May 2024, Reuil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">GDR Prométhée, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04594358v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d’horizon des principaux défis pour le recyclage des batteries Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire 10 du GdR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Prométhée, Nov 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lithium by Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bourdiol Corentin</w:t>
+                <w:t xml:space="preserve">Recyclage Ionométallurgique de l’Argent des Panneaux Photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI 2024 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN, May 2024, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719237v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04594358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération des métaux d’intérêts des cellules PV par voie ionométallurgique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Duwald</w:t>
+                <w:t xml:space="preserve">Recovery of lithium by Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdiol Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées d'électrochimie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">GFECI 2024 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720487v1</w:t>
+                <w:t xml:space="preserve">hal-04719237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des phénomènes chimiques et catalytiques de la précipitation oxydante pour la récupération des métaux d’intérêts des batteries lithium ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barbano</w:t>
+                <w:t xml:space="preserve">Récupération des métaux d’intérêts des cellules PV par voie ionométallurgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Muhr</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mandroyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Les Journées d'électrochimie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720803v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium selective recovery with Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bourdiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4684,605 +4697,592 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM MaTerRe workshop on aqueous batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MaTerRE, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches for recycling old batteries solution through the precipitation of ZIFs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Roussey</w:t>
+                <w:t xml:space="preserve">Compréhension des phénomènes chimiques et catalytiques de la précipitation oxydante pour la récupération des métaux d’intérêts des batteries lithium ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Peralta</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Réunion Annuelle du Groupe Français des Zéolithes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04920055v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux défis liés au recyclage des composants des batteries Li-ion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un procédé de séparation par échange d’ions continu pour l'extraction des métaux de transition dans les batteries type Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Le lithium et la transition énergétique : ressources, usages et économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de l’industrie minérale, Jun 2023, Paris la Défense, France</w:t>
+              <w:t xml:space="preserve">GDR Promethée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585014v1</w:t>
+                <w:t xml:space="preserve">hal-04706038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les principaux défis liés au recyclage des composants des batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée technique Le lithium et la transition énergétique : ressources, usages et économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de l’industrie minérale, Jun 2023, Paris la Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161395v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
+                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+                <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">COIL 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161295v1</w:t>
+                <w:t xml:space="preserve">hal-04161395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un procédé de séparation par échange d’ions continu pour l'extraction des métaux de transition dans les batteries type Li-ion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Maubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feydi</w:t>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Promethée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nîmes (France), France</w:t>
+              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706038v1</w:t>
+                <w:t xml:space="preserve">hal-04161295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de recyclage des batteries Li ion</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEMSIL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Patras, Greece</w:t>
@@ -5596,77 +5596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département Physique et Chimie des Solides et des Surfaces de l’IJL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,77 +5954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des liquides ioniques pour la valorisation des métaux précieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6295,90 +6295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental and applied aspects to recycle NMC cathode material in acidic solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Economy of batteries Production and Reycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t>
@@ -6401,269 +6401,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical route for the recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
+                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine contenues dans les électrodes de PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting ISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840705v1</w:t>
+                <w:t xml:space="preserve">hal-01840699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine contenues dans les électrodes de PEMFC</w:t>
+                <w:t xml:space="preserve">An electrochemical route for the recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting ISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840699v1</w:t>
+                <w:t xml:space="preserve">hal-01840705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionometallurgy for recycling silver in silicon solar panel</w:t>
               </w:r>
@@ -6718,77 +6718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly recycling of fuel cell's membrane electrode assembly using ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6833,411 +6833,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés Hydrométallurgiques pour la récupération et le recyclage des métaux des batteries Li-ion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine provenant de piles à combustibles usagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722261v1</w:t>
+                <w:t xml:space="preserve">hal-04230209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage des matériaux critiques dans les nouvelles technologies pour l’énergie : enjeux, voies de traitement et perspectives</w:t>
+                <w:t xml:space="preserve">Procédés Hydrométallurgiques pour la récupération et le recyclage des métaux des batteries Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi-Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">J3P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722268v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine provenant de piles à combustibles usagées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le recyclage des matériaux critiques dans les nouvelles technologies pour l’énergie : enjeux, voies de traitement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Midi-Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230209v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération du platine à partir des assemblages membranaires des piles à combustible en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7275,64 +7275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgical processes for the recovery of high value metals from spent Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7383,51 +7383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficient Recovery of Pt From Spent Pem Fuel Cells By Hydrometallurgy : Platinium Concentration In Solution By Ion Exchange Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7465,51 +7465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Used Li-ion batteries recycling: Lithium recovery for a new utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7547,51 +7547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des batteries Li-ion à base de phosphate et de titanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,77 +8205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquid melts for platinum recovery from spent PEMFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,77 +8326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries Li-ion: Du présent au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, Intersections</w:t>
@@ -8604,461 +8604,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'extraction par poussée des faisceaux électrochimiques d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, assemblés par module de batterie ou par pack-batterie, en vue de leur recyclage</w:t>
+                <w:t xml:space="preserve">Procédé d'ouverture et de décharge d'une cellule électrochimique d'une batterie à insertion-désinsertion ionique et procédé de recyclage d'une batterie à insertion-désinsertion ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saint-André</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2025/119921. 2025</w:t>
+                <w:t xml:space="preserve">Manon Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2025/132920. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138322v1</w:t>
+                <w:t xml:space="preserve">hal-05138329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'extraction par ancrage puis traction du faisceau électrochimique d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, réalisé individuellement ou par module de batterie ou par pack-batterie, en vue de son(leur) recyclage,</w:t>
+                <w:t xml:space="preserve">Procédé d'extraction par poussée des faisceaux électrochimiques d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, assemblés par module de batterie ou par pack-batterie, en vue de leur recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2025/119921. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouffroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05138286v1</w:t>
+                <w:t xml:space="preserve">hal-05138322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de purification et de régénération de matériaux actifs d'électrodes de batterie</w:t>
+                <w:t xml:space="preserve">Procédé d'extraction par ancrage puis traction du faisceau électrochimique d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, réalisé individuellement ou par module de batterie ou par pack-batterie, en vue de son(leur) recyclage,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2025/125752. 2025</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2025/119923. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138335v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'ouverture et de décharge d'une cellule électrochimique d'une batterie à insertion-désinsertion ionique et procédé de recyclage d'une batterie à insertion-désinsertion ionique</w:t>
+                <w:t xml:space="preserve">Procédés de purification et de régénération de matériaux actifs d'électrodes de batterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2025/125752. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bouvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05138329v1</w:t>
+                <w:t xml:space="preserve">hal-05138335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for opening and discharging an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Porthault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2024/056962. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9259,164 +9259,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de l'argent contenu dans des particules provenant, par exemple, de cellules photovoltaïques</w:t>
+                <w:t xml:space="preserve">Method for opening an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP4159882. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2023/067275. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675870v1</w:t>
+                <w:t xml:space="preserve">hal-04675871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for opening an electrochemical generator</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de l'argent contenu dans des particules provenant, par exemple, de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4159882. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Porthault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04675871v1</w:t>
+                <w:t xml:space="preserve">hal-04675870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de récupération de l'indium a partir d'un substrat comprenant de l'oxyde d'indium-étain et une couche métallique</w:t>
               </w:r>
@@ -9814,1010 +9814,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séparation sélective du manganese</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3805414. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3815762. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675849v1</w:t>
+                <w:t xml:space="preserve">hal-03772621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séparation sélective du cobalt</w:t>
+                <w:t xml:space="preserve">Procédé de séparation sélective du manganese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3805412. 2021</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3805414. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675850v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling an electrode</w:t>
+                <w:t xml:space="preserve">Procédé de séparation sélective du cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2021/198600. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3805412. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675859v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d’électropolissage de pièces rhodiées par voie de chimie verte</w:t>
+                <w:t xml:space="preserve">Method for recycling an electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3099493. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021/198600. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675845v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de rhodium par voie électrochimique</w:t>
+                <w:t xml:space="preserve">Procédé d’électropolissage de pièces rhodiées par voie de chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3099492. 2021</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feydi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3099493. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675846v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de rhodium par voie électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Andrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099492. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henri Haumesser</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04675856v1</w:t>
+                <w:t xml:space="preserve">hal-04675846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021/069822. 2021</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3815762. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675852v1</w:t>
+                <w:t xml:space="preserve">hal-04675856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for selectively separating a carbon-containing material from a mixture of positive electrodes and negative electrodes</w:t>
+                <w:t xml:space="preserve">Method for recycling Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021/240113. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021/069822. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675862v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
+                <w:t xml:space="preserve">Method for selectively separating a carbon-containing material from a mixture of positive electrodes and negative electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021/240113. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henri Haumesser</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03772621v1</w:t>
+                <w:t xml:space="preserve">hal-04675862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for extinguishing an electrochemical generator in the event of thermal runaway</w:t>
+                <w:t xml:space="preserve">Procédé de récupération sélective d'au moins une terre rare présente dans un déchet et procédé de valorisation d'un déchet le mettant en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2020/22947. 2020</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3626844. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675840v1</w:t>
+                <w:t xml:space="preserve">hal-04675839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for crushing an electrochemical generator</w:t>
+                <w:t xml:space="preserve">Method for extinguishing an electrochemical generator in the event of thermal runaway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2020/229477. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2020/22947. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584723v1</w:t>
+                <w:t xml:space="preserve">hal-04675840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for neutralizing an electrochemical generator</w:t>
+                <w:t xml:space="preserve">Process for crushing an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020/229478. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020/229477. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675842v1</w:t>
+                <w:t xml:space="preserve">hal-04584723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération sélective d'au moins une terre rare présente dans un déchet et procédé de valorisation d'un déchet le mettant en œuvre</w:t>
+                <w:t xml:space="preserve">Method for neutralizing an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3626844. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2020/229478. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675839v1</w:t>
+                <w:t xml:space="preserve">hal-04675842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de récupération sélective d'au moins une terre rare présente dans un déchet et procédé de valorisation d'un déchet le mettant en œuvre</w:t>
               </w:r>
@@ -10872,327 +10872,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération sélective de l'argent en présence d'aluminium, par voie électrochimique et en solution aqueuse</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique et en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3388555. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3065228. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675827v1</w:t>
+                <w:t xml:space="preserve">hal-04675825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique, en présence d'un liquide ionique</w:t>
+                <w:t xml:space="preserve">Procédé de récupération sélective de l'argent en présence d'aluminium, par voie électrochimique et en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3388554. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3388555. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675824v1</w:t>
+                <w:t xml:space="preserve">hal-04675827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for the recovery of platinum, electrochemically, from a material which contains same</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique, en présence d'un liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3263744. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3388554. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675822v1</w:t>
+                <w:t xml:space="preserve">hal-04675824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique et en solution aqueuse</w:t>
+                <w:t xml:space="preserve">Process for the recovery of platinum, electrochemically, from a material which contains same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3065228. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3263744. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675825v1</w:t>
+                <w:t xml:space="preserve">hal-04675822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for recycling the silver contained in a photovoltaic cell</w:t>
               </w:r>
@@ -11234,819 +11234,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recovering the platinum found in a membrane-electrode assembly</w:t>
+                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3000902. 2016</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3034104. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666894v1</w:t>
+                <w:t xml:space="preserve">hal-04675815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de dissolution d’un oxyde métallique en présence de fer</w:t>
+                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3034105. 2016</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3172793. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675817v1</w:t>
+                <w:t xml:space="preserve">hal-04663670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recovering silver contained in a silicon substrate</w:t>
+                <w:t xml:space="preserve">Method for recovering the platinum found in a membrane-electrode assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3023158. 2016</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3000902. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666897v1</w:t>
+                <w:t xml:space="preserve">hal-04666894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ DE RÉCUPÉRATION DE PLATINE, PAR VOIE ÉLECTROCHIMIQUE, À PARTIR D'UN MATÉRIAU DANS LEQUEL IL EST CONTENU</w:t>
+                <w:t xml:space="preserve">Procédé de dissolution d’un oxyde métallique en présence de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Balva</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR-16 56293. 2016</w:t>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3034105. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494634v1</w:t>
+                <w:t xml:space="preserve">hal-04675817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Method for recovering silver contained in a silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3172789. 2016</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diaferia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3023158. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663680v1</w:t>
+                <w:t xml:space="preserve">hal-04666897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
+                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3034104. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3172789. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675815v1</w:t>
+                <w:t xml:space="preserve">hal-04663680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
+                <w:t xml:space="preserve">PROCÉDÉ DE RÉCUPÉRATION DE PLATINE, PAR VOIE ÉLECTROCHIMIQUE, À PARTIR D'UN MATÉRIAU DANS LEQUEL IL EST CONTENU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laucournet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3172793. 2016</w:t>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR-16 56293. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663670v1</w:t>
+                <w:t xml:space="preserve">hal-01494634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recovering metals contained in an Ni-MH battery</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3071717. 2015</w:t>
+                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1552546. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663649v1</w:t>
+                <w:t xml:space="preserve">hal-02120397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method for recovering metals contained in an Ni-MH battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3071717. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy E.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02120397v1</w:t>
+                <w:t xml:space="preserve">hal-04663649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12122,51 +12122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE2BAAA7"/>
+    <w:nsid w:val="1E3DF021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12353,51 +12353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-billy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0405-1118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163081034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bourdiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ril Jahrsengene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra05135a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04130881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coudray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haumesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Haumesser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03747874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daobin Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feydi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03380376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Caroline Lavergne-Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouli&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.08.128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F45X20Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Passot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anglade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3602121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32G6XG52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3039765" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandroyan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IMPRC25715P" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdiol Corentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04920055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaella Frajer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Maubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04045315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barthelemy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaferia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rougeaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Porthault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brun-Buisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Haumesser" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584723v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675825v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666894v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666897v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675815v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663670v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy E." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-billy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0405-1118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163081034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bourdiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ril Jahrsengene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra05135a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04130881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coudray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haumesser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Haumesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03747874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daobin Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feydi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03380376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Caroline Lavergne-Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouli&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.08.128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F45X20Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Passot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anglade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3602121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32G6XG52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3039765" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IMPRC25715P" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandroyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04920055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaella Frajer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdiol Corentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Maubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04045315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722261v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barthelemy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaferia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rougeaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Porthault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brun-Buisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772621v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Haumesser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675842v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666897v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663680v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy E." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>