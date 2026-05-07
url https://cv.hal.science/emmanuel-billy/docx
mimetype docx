--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -889,814 +889,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Liquid-Phase TEM Experiments for the Investigation of Dissolution Kinetics: Application to Li-Ion Battery Materials</w:t>
+                <w:t xml:space="preserve">Direct extraction of platinum nanoparticles from fuel cells with ionic liquids: Part 1. Implementation and optimization of the process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulizac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Mathias Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozac025⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (16), pp.6355−6366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194577v1</w:t>
+                <w:t xml:space="preserve">cea-04130881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct extraction of platinum nanoparticles from fuel cells with ionic liquids: Part 1. Implementation and optimization of the process parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Extraction of Platinum Nanoparticles from Fuel Cells with Ionic Liquids: Part 2. Impact of the Nafion Ionomer Swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Haumesser</w:t>
+                <w:t xml:space="preserve">M. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C Santini</w:t>
+                <w:t xml:space="preserve">E. Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (16), pp.6355−6366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04523⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62 (16), pp.6367-6377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04130881v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Extraction of Platinum Nanoparticles from Fuel Cells with Ionic Liquids: Part 2. Impact of the Nafion Ionomer Swelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando Liquid-Phase TEM Experiments for the Investigation of Dissolution Kinetics: Application to Li-Ion Battery Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H. Haumesser</w:t>
+                <w:t xml:space="preserve">Julie Poulizac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Santini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (16), pp.6367-6377. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.105-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c04525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozac025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787203v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
+                <w:t xml:space="preserve">Efficient Electrocatalyst Nanoparticles from Upcycled Class II Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Junhua Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">Daobin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+                <w:t xml:space="preserve">Carmen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12152697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720676v1</w:t>
+                <w:t xml:space="preserve">cea-03747874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Electrocatalyst Nanoparticles from Upcycled Class II Capacitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halide based ionic liquid mixture for a sustainable electrochemical recovery of precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Lee</w:t>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Feydi</w:t>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Chapuis</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12152697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.107063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.107063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03747874v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide based ionic liquid mixture for a sustainable electrochemical recovery of precious metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.107063. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.108004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.107063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932714v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original pathway to selectively precipitate cobalt from an old battery solution thanks to imidazole linker</w:t>
               </w:r>
@@ -1810,585 +1810,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03380376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Metals from Secondary Raw Materials by Coupled Electroleaching and Electrodeposition in Aqueous or Ionic Liquid Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution Mechanisms of LiNi1/3Mn1/3Co1/3O2 Positive Electrode Material from Lithium-Ion Batteries in Acid Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Balva</w:t>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hazotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Comel</w:t>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met8070556⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (19), pp.16424-16435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b01352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924859v1</w:t>
+                <w:t xml:space="preserve">hal-02099884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution Mechanisms of LiNi1/3Mn1/3Co1/3O2 Positive Electrode Material from Lithium-Ion Batteries in Acid Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+                <w:t xml:space="preserve">Recovery of Metals from Secondary Raw Materials by Coupled Electroleaching and Electrodeposition in Aqueous or Ionic Liquid Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Joulié</w:t>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laucournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Claire Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Julien Comel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (19), pp.16424-16435. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b01352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met8070556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099884v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current collectors as reducing agent to dissolve active materials of positive electrodes from Li-ion battery wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meyer</w:t>
+                <w:t xml:space="preserve">Environmentally friendly recycling of fuel-cell membrane electrode assemblies by using ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (14), pp.2922-2935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201700456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106351v1</w:t>
+                <w:t xml:space="preserve">hal-01840639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally friendly recycling of fuel-cell membrane electrode assemblies by using ionic liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">Current collectors as reducing agent to dissolve active materials of positive electrodes from Li-ion battery wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (14), pp.2922-2935. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.426-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201700456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840639v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgical process for the recovery of high value metals from spent lithium nickel cobalt aluminum oxide based lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,2463 +3003,2463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of chemical and catalytic mechanism of oxidative precipitation process applied for lithium ion batteries metal recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barbano</w:t>
+                <w:t xml:space="preserve">Extraction électrochimique du lithium appliquée au recyclage des batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138444v1</w:t>
+                <w:t xml:space="preserve">hal-05138494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackmass flotation of end-of-life batteries: How to do without pre-treatment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic assisted leaching of metals of interest from End-of-Life PV waste in Deep Eutectics Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mandroyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of XVI International Mineral Processing and Recycling Conference, Belgrade, 28-30.05.2025.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236912v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction électrochimique du lithium appliquée au recyclage des batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Keller</w:t>
+                <w:t xml:space="preserve">Securing EV batteries for recycling – limitations of conventional technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138494v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrorefining for silver and copper recovery from End-of-Life solar panels in deep eutectic solvent</w:t>
+                <w:t xml:space="preserve">Study of oxidative precipitation for selective recovery of metals of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Duwald</w:t>
+                <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mandroyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138435v1</w:t>
+                <w:t xml:space="preserve">hal-05138414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium selective recovery with Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
+                <w:t xml:space="preserve">Electrorefining for silver and copper recovery from End-of-Life solar panels in deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mandroyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138486v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing EV batteries for recycling – limitations of conventional technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Driancourt</w:t>
+                <w:t xml:space="preserve">Lithium selective recovery with Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138478v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of oxidative precipitation for selective recovery of metals of interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Li-ion battery recycling : Study of oxidative precipitation for selective recovery of metals of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlla Frajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter school Verkor-Ecole de la batterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verkor, Mar 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CRISTAL 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138414v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assisted leaching of metals of interest from End-of-Life PV waste in Deep Eutectics Solvents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Duwald</w:t>
+                <w:t xml:space="preserve">Blackmass flotation of end-of-life batteries: How to do without pre-treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th Electrochemical Society meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of XVI International Mineral Processing and Recycling Conference, Belgrade, 28-30.05.2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia. pp.715-715, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5937/IMPRC25715P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138429v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-ion battery recycling : Study of oxidative precipitation for selective recovery of metals of interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Understanding of chemical and catalytic mechanism of oxidative precipitation process applied for lithium ion batteries metal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlla Frajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138474v1</w:t>
+                <w:t xml:space="preserve">hal-05138444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches for recycling old batteries solution through the precipitation of ZIFs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Roussey</w:t>
+                <w:t xml:space="preserve">Electrochemical Ion Pumping for lithium selective recovery from Li-ion batteries recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Peralta</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Réunion Annuelle du Groupe Français des Zéolithes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GDR Prométhée, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04920055v1</w:t>
+                <w:t xml:space="preserve">hal-04720054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Ion Pumping for lithium selective recovery from Li-ion batteries recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
+                <w:t xml:space="preserve">Recyclage Ionométallurgique de l’Argent des Panneaux Photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN, May 2024, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720054v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04594358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d’horizon des principaux défis pour le recyclage des batteries Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire 10 du GdR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Prométhée, Nov 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage Ionométallurgique de l’Argent des Panneaux Photovoltaïques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of lithium by Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdiol Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPEN, May 2024, Reuil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">GFECI 2024 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04594358v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lithium by Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bourdiol Corentin</w:t>
+                <w:t xml:space="preserve">Récupération des métaux d’intérêts des cellules PV par voie ionométallurgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mandroyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI 2024 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Les Journées d'électrochimie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719237v1</w:t>
+                <w:t xml:space="preserve">hal-04720487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération des métaux d’intérêts des cellules PV par voie ionométallurgique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Duwald</w:t>
+                <w:t xml:space="preserve">Lithium selective recovery with Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées d'électrochimie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">DIM MaTerRe workshop on aqueous batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MaTerRE, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720487v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium selective recovery with Electrochemical Ion Pumping for Li-ion batteries recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bourdiol</w:t>
+                <w:t xml:space="preserve">Compréhension des phénomènes chimiques et catalytiques de la précipitation oxydante pour la récupération des métaux d’intérêts des batteries lithium ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIM MaTerRe workshop on aqueous batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MaTerRE, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719221v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des phénomènes chimiques et catalytiques de la précipitation oxydante pour la récupération des métaux d’intérêts des batteries lithium ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barbano</w:t>
+                <w:t xml:space="preserve">Innovative approaches for recycling old batteries solution through the precipitation of ZIFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Andriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaella Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Muhr</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">39ème Réunion Annuelle du Groupe Français des Zéolithes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720803v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04920055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un procédé de séparation par échange d’ions continu pour l'extraction des métaux de transition dans les batteries type Li-ion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les principaux défis liés au recyclage des composants des batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Promethée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nîmes (France), France</w:t>
+              <w:t xml:space="preserve">Journée technique Le lithium et la transition énergétique : ressources, usages et économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de l’industrie minérale, Jun 2023, Paris la Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706038v1</w:t>
+                <w:t xml:space="preserve">hal-04585014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux défis liés au recyclage des composants des batteries Li-ion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogera Bertoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Le lithium et la transition énergétique : ressources, usages et économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de l’industrie minérale, Jun 2023, Paris la Défense, France</w:t>
+              <w:t xml:space="preserve">COIL 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585014v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline: a green alternative to Ethaline for electrochemical recovery of precious metals</w:t>
+                <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogera Bertoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michel</w:t>
+                <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161395v1</w:t>
+                <w:t xml:space="preserve">hal-04161295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propeline : a new candidate for precious metal recovery 3rd International Meeting on Deep Eutectic Systems, Lisbonne, 19-22 juin 2023</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un procédé de séparation par échange d’ions continu pour l'extraction des métaux de transition dans les batteries type Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel</w:t>
+                <w:t xml:space="preserve">Orianne Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">GDR Promethée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161295v1</w:t>
+                <w:t xml:space="preserve">hal-04706038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de recyclage des batteries Li ion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platinum recovery through electrochemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de l'innovation pour l'économie circulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">4th E3 Mediterranean Symposium: Electrochemistry for Environment and Energy (E3MS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722106v1</w:t>
+                <w:t xml:space="preserve">cea-04045315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum recovery through electrochemical process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Procédés de recyclage des batteries Li ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th E3 Mediterranean Symposium: Electrochemistry for Environment and Energy (E3MS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">Les rencontres de l'innovation pour l'économie circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04045315v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling electrochemical leaching and electrodeposition in ionic solvents for critical and precious metals recovery</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEMSIL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Patras, Greece</w:t>
@@ -5596,77 +5596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département Physique et Chimie des Solides et des Surfaces de l’IJL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5685,346 +5685,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">IMIL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161427v1</w:t>
+                <w:t xml:space="preserve">hal-04161977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, On line, France</w:t>
+              <w:t xml:space="preserve">ILMAT 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161977v1</w:t>
+                <w:t xml:space="preserve">hal-04161427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des liquides ioniques pour la valorisation des métaux précieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6060,325 +6060,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the preatments and the chemical mechanisms for an hydrometallurgical treatment of spent Li-ion battery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722198v1</w:t>
+                <w:t xml:space="preserve">hal-04230158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between the preatments and the chemical mechanisms for an hydrometallurgical treatment of spent Li-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Andrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230158v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental and applied aspects to recycle NMC cathode material in acidic solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Economy of batteries Production and Reycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t>
@@ -6420,77 +6420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine contenues dans les électrodes de PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6541,77 +6541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrochemical route for the recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6718,103 +6718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly recycling of fuel cell's membrane electrode assembly using ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Green &amp; Sustainable Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6833,411 +6833,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine provenant de piles à combustibles usagées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés Hydrométallurgiques pour la récupération et le recyclage des métaux des batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Balva</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">J3P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230209v1</w:t>
+                <w:t xml:space="preserve">hal-04722261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés Hydrométallurgiques pour la récupération et le recyclage des métaux des batteries Li-ion</w:t>
+                <w:t xml:space="preserve">Le recyclage des matériaux critiques dans les nouvelles technologies pour l’énergie : enjeux, voies de traitement et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Midi-Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722261v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage des matériaux critiques dans les nouvelles technologies pour l’énergie : enjeux, voies de traitement et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récupération électrochimique en milieu liquide ionique de nanoparticules de platine provenant de piles à combustibles usagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi-Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CPER SusChemProc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722268v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides ioniques pour l’hydrométallurgie : application à la récupération du platine à partir des assemblages membranaires des piles à combustible en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7269,247 +7269,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometallurgical processes for the recovery of high value metals from spent Li-ion batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">High Efficient Recovery of Pt From Spent Pem Fuel Cells By Hydrometallurgy : Platinium Concentration In Solution By Ion Exchange Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy 2014: Proceedings of the 7th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">Sustainable Industrial Processing Summit &amp; Exhibition/Shechtman International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722387v1</w:t>
+                <w:t xml:space="preserve">hal-04722282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficient Recovery of Pt From Spent Pem Fuel Cells By Hydrometallurgy : Platinium Concentration In Solution By Ion Exchange Resin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrometallurgical processes for the recovery of high value metals from spent Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Industrial Processing Summit &amp; Exhibition/Shechtman International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy 2014: Proceedings of the 7th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722282v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Used Li-ion batteries recycling: Lithium recovery for a new utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7547,51 +7547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des batteries Li-ion à base de phosphate et de titanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8080,103 +8080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Recovery Of Precious Metals From E-waste Based on Ionic Liquid-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT5 : International Conference on Ionic Liquid-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
@@ -8205,90 +8205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquid melts for platinum recovery from spent PEMFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8326,103 +8326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical recovery of platinum from spent proton exchange membrane fuel cells using ionic liquid melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvay workshop on Ionic liquids: from fundamentals to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8492,64 +8492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des batteries Li-ion (chapitre 17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries Li-ion: Du présent au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, Intersections</w:t>
@@ -8604,461 +8604,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'ouverture et de décharge d'une cellule électrochimique d'une batterie à insertion-désinsertion ionique et procédé de recyclage d'une batterie à insertion-désinsertion ionique</w:t>
+                <w:t xml:space="preserve">Procédé d'extraction par poussée des faisceaux électrochimiques d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, assemblés par module de batterie ou par pack-batterie, en vue de leur recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bouvet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2025/132920. 2025</w:t>
+                <w:t xml:space="preserve">Clément Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2025/119921. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138329v1</w:t>
+                <w:t xml:space="preserve">hal-05138322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'extraction par poussée des faisceaux électrochimiques d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, assemblés par module de batterie ou par pack-batterie, en vue de leur recyclage</w:t>
+                <w:t xml:space="preserve">Procédé d'extraction par ancrage puis traction du faisceau électrochimique d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, réalisé individuellement ou par module de batterie ou par pack-batterie, en vue de son(leur) recyclage,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saint-André</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2025/119923. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouffroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05138322v1</w:t>
+                <w:t xml:space="preserve">hal-05138286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'extraction par ancrage puis traction du faisceau électrochimique d'accumulateurs électrochimiques hors d'usage et/ou en fin de vie, réalisé individuellement ou par module de batterie ou par pack-batterie, en vue de son(leur) recyclage,</w:t>
+                <w:t xml:space="preserve">Procédés de purification et de régénération de matériaux actifs d'électrodes de batterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2025/125752. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Porthault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05138286v1</w:t>
+                <w:t xml:space="preserve">hal-05138335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de purification et de régénération de matériaux actifs d'électrodes de batterie</w:t>
+                <w:t xml:space="preserve">Procédé d'ouverture et de décharge d'une cellule électrochimique d'une batterie à insertion-désinsertion ionique et procédé de recyclage d'une batterie à insertion-désinsertion ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2025/125752. 2025</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2025/132920. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138335v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for opening and discharging an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Porthault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2024/056962. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9102,64 +9102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rougeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nayoze-Coynel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9503,90 +9503,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de récupération sélective de l'or par voie de chimie verte à partir d'un élément contenant de l'or et un platinoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP4151763. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9602,177 +9602,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for opening an electrochemical generator</w:t>
+                <w:t xml:space="preserve">Method for discharging an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2022/074328. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guilpain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2022/074329. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675867v1</w:t>
+                <w:t xml:space="preserve">hal-04675865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for discharging an electrochemical generator</w:t>
+                <w:t xml:space="preserve">Method for opening an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2022/074328. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guilpain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04675865v1</w:t>
+                <w:t xml:space="preserve">hal-04675867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for dissolving a positive electrode material</w:t>
               </w:r>
@@ -9814,1010 +9814,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
+                <w:t xml:space="preserve">Procédé d’électropolissage de pièces rhodiées par voie de chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3815762. 2021</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feydi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3099493. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772621v1</w:t>
+                <w:t xml:space="preserve">hal-04675845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séparation sélective du manganese</w:t>
+                <w:t xml:space="preserve">Method for recycling an electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3805414. 2021</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2021/198600. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675849v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séparation sélective du cobalt</w:t>
+                <w:t xml:space="preserve">Procédé de séparation sélective du manganese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3805412. 2021</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3805414. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675850v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling an electrode</w:t>
+                <w:t xml:space="preserve">Procédé de séparation sélective du cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2021/198600. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3805412. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675859v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d’électropolissage de pièces rhodiées par voie de chimie verte</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de rhodium par voie électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3099493. 2021</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Andrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099492. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675845v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de rhodium par voie électrochimique</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3099492. 2021</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3815762. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675846v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
+                <w:t xml:space="preserve">Method for recycling Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3815762. 2021</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021/069822. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675856v1</w:t>
+                <w:t xml:space="preserve">hal-04675852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Method for selectively separating a carbon-containing material from a mixture of positive electrodes and negative electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021/069822. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021/240113. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675852v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for selectively separating a carbon-containing material from a mixture of positive electrodes and negative electrodes</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de particules de platinoïde contenues dans un support électriquement isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2021/240113. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3815762. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675862v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération sélective d'au moins une terre rare présente dans un déchet et procédé de valorisation d'un déchet le mettant en œuvre</w:t>
+                <w:t xml:space="preserve">Method for extinguishing an electrochemical generator in the event of thermal runaway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3626844. 2020</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2020/22947. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675839v1</w:t>
+                <w:t xml:space="preserve">hal-04675840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for extinguishing an electrochemical generator in the event of thermal runaway</w:t>
+                <w:t xml:space="preserve">Process for crushing an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2020/22947. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2020/229477. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675840v1</w:t>
+                <w:t xml:space="preserve">hal-04584723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for crushing an electrochemical generator</w:t>
+                <w:t xml:space="preserve">Method for neutralizing an electrochemical generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020/229477. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020/229478. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584723v1</w:t>
+                <w:t xml:space="preserve">hal-04675842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for neutralizing an electrochemical generator</w:t>
+                <w:t xml:space="preserve">Procédé de récupération sélective d'au moins une terre rare présente dans un déchet et procédé de valorisation d'un déchet le mettant en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2020/229478. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3626844. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675842v1</w:t>
+                <w:t xml:space="preserve">hal-04675839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de récupération sélective d'au moins une terre rare présente dans un déchet et procédé de valorisation d'un déchet le mettant en œuvre</w:t>
               </w:r>
@@ -10872,327 +10872,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique et en solution aqueuse</w:t>
+                <w:t xml:space="preserve">Procédé de récupération sélective de l'argent en présence d'aluminium, par voie électrochimique et en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3065228. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3388555. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675825v1</w:t>
+                <w:t xml:space="preserve">hal-04675827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération sélective de l'argent en présence d'aluminium, par voie électrochimique et en solution aqueuse</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique, en présence d'un liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3388555. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3388554. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675827v1</w:t>
+                <w:t xml:space="preserve">hal-04675824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique, en présence d'un liquide ionique</w:t>
+                <w:t xml:space="preserve">Process for the recovery of platinum, electrochemically, from a material which contains same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3388554. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3263744. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675824v1</w:t>
+                <w:t xml:space="preserve">hal-04675822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for the recovery of platinum, electrochemically, from a material which contains same</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de l'argent présent sur un substrat, par voie électrochimique et en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3263744. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3065228. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675822v1</w:t>
+                <w:t xml:space="preserve">hal-04675825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for recycling the silver contained in a photovoltaic cell</w:t>
               </w:r>
@@ -11234,819 +11234,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
+                <w:t xml:space="preserve">Method for recovering silver contained in a silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3034104. 2016</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diaferia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3023158. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675815v1</w:t>
+                <w:t xml:space="preserve">hal-04666897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Method for recovering the platinum found in a membrane-electrode assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3172793. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3000902. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663670v1</w:t>
+                <w:t xml:space="preserve">hal-04666894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recovering the platinum found in a membrane-electrode assembly</w:t>
+                <w:t xml:space="preserve">Procédé de dissolution d’un oxyde métallique en présence de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3000902. 2016</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3034105. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666894v1</w:t>
+                <w:t xml:space="preserve">hal-04675817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de dissolution d’un oxyde métallique en présence de fer</w:t>
+                <w:t xml:space="preserve">PROCÉDÉ DE RÉCUPÉRATION DE PLATINE, PAR VOIE ÉLECTROCHIMIQUE, À PARTIR D'UN MATÉRIAU DANS LEQUEL IL EST CONTENU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Joulié</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3034105. 2016</w:t>
+                <w:t xml:space="preserve">Maxime Balva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR-16 56293. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675817v1</w:t>
+                <w:t xml:space="preserve">hal-01494634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recovering silver contained in a silicon substrate</w:t>
+                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3023158. 2016</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3172789. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666897v1</w:t>
+                <w:t xml:space="preserve">hal-04663680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3172789. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3034104. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663680v1</w:t>
+                <w:t xml:space="preserve">hal-04675815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ DE RÉCUPÉRATION DE PLATINE, PAR VOIE ÉLECTROCHIMIQUE, À PARTIR D'UN MATÉRIAU DANS LEQUEL IL EST CONTENU</w:t>
+                <w:t xml:space="preserve">Method for recycling the electrolyte of a Li-ion battery and method for recycling Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Balva</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR-16 56293. 2016</w:t>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3172793. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494634v1</w:t>
+                <w:t xml:space="preserve">hal-04663670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR1552546. 2015</w:t>
+                <w:t xml:space="preserve">Method for recovering metals contained in an Ni-MH battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3071717. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120397v1</w:t>
+                <w:t xml:space="preserve">hal-04663649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for recovering metals contained in an Ni-MH battery</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3071717. 2015</w:t>
+                <w:t xml:space="preserve">Procédé de dissolution d'un oxyde métallique en présence d'un métal réducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1552546. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663649v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12122,51 +12122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E3DF021"/>
+    <w:nsid w:val="22ABF26E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12353,51 +12353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-billy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0405-1118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163081034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bourdiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ril Jahrsengene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra05135a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04130881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coudray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haumesser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Haumesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03747874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daobin Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feydi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03380376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Caroline Lavergne-Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouli&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.08.128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F45X20Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Passot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anglade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3602121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32G6XG52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3039765" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IMPRC25715P" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandroyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04920055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaella Frajer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdiol Corentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Maubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04045315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722261v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barthelemy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaferia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rougeaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Porthault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brun-Buisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772621v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Haumesser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675842v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666897v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663680v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy E." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-billy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0405-1118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163081034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bourdiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ril Jahrsengene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra05135a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04806850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogera Bertoloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04130881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coudray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haumesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Haumesser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c04525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03747874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daobin Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feydi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chapuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152697" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03380376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Caroline Lavergne-Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jouli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8070556" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700456" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouli&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.08.128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F45X20Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Passot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anglade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3602121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32G6XG52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3039765" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandroyan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Driancourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IMPRC25715P" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdiol Corentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04920055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaella Frajer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Maubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04045315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vincent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barthelemy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaferia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rougeaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Porthault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brun-Buisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Haumesser" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584723v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675825v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666894v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675815v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663670v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy E." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>