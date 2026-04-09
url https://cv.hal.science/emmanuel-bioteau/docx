--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -196,286 +196,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétations et analyses chorales autour du film Scoper : récit et défis d’une transformation en SCOP</w:t>
+                <w:t xml:space="preserve">Quand les associations expérimentent : les dynamiques relationnelles locales à l’épreuve des appels à projets. Le cas du PIC La Locomotive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+                <w:t xml:space="preserve">Nina Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024-2/3 (53-54), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13gh5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05356635v1</w:t>
+                <w:t xml:space="preserve">halshs-04988822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les associations expérimentent : les dynamiques relationnelles locales à l’épreuve des appels à projets. Le cas du PIC La Locomotive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprétations et analyses chorales autour du film Scoper : récit et défis d’une transformation en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Aubry</w:t>
+                <w:t xml:space="preserve">Christina Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Martineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélina Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, janvier-juillet 2025 (9), pp.119-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04988822v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05356635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solidarités associatives fabriquent du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 724, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -500,77 +500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mot d’ordre étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -611,395 +611,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires de développement des territoires : les dynamiques relationnelles comme horizon de recherche renouvelé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Préambule - Trajectoires territoriales et dynamiques relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vigroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.239-260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2022.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.237-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097804v1</w:t>
+                <w:t xml:space="preserve">hal-04097821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations in fusion(s). Thinking about the territorial effects of solidarities: crises of places, changes of social links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 99 (Numéro 3), pp.400-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.9864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préambule - Trajectoires territoriales et dynamiques relationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires de développement des territoires : les dynamiques relationnelles comme horizon de recherche renouvelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vigroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.237-238. </w:t>
+              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.239-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2022.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097821v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ardeleanu, The European Commission of the Danube, 1856–1948. An Experiment in International Administration, Leiden (Brill Academic Publishers) 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Francia Recensio, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SSE in creative districts: Embeddedness and social utility in local communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,51 +1141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESS dans les quartiers créatifs : ancrage et utilité sociale dans les territoires de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial des coopératives de proximité en réponse à des besoins sociaux localisés. Études de cas dans l’Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 242 (1), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1301,90 +1301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banques et Municipalités : une volonté commune de communiquer sur le Microcrédit Personnel Garanti (MPG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Poutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 287-288 (5), pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,64 +1418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pôle Territorial de Coopération Économique (PTCE) d’Ancenis : quels impacts pour le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération danubienne. Le fleuve, support d’intégration européenne ? Tour d’horizon géo-historique et pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (14), pp.268-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,51 +1595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques jalons pour une géographie de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale en Roumanie à l’épreuve des représentations et des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances solidaires et l'économie sociale en roumanie: une réponse de «proximités» à la régionalisation d'une économie en transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales de l'économie sociale et solidaire dans les Pays de la Loire. Quels enseignements pour la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,64 +2014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme régional de recherche interdisciplinaire en Pays de la Loire : Argent des particuliers et médiations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Heichette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération danubienne dans son nouveau contexte européen : nouvelles échelles, nouvelles modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Farcasiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances solidaires et territoires : analyses en Bretagne et Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2304,51 +2304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations participent à la construction des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Associations Mode d'Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122, pp.8 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleuves et frontières en Roumanie. Quelques aspects de la frontière fluviale dans un nouvel Etat membre de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,217 +2484,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et symbolique des représentations spatiales en Roumanie post-communiste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le géographe face à son objet. Distanciation et méthode à travers l'exemple d'un terrain urbain frontalier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geographica Timisiensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. XIV, pp. 55 à 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383959v1</w:t>
+                <w:t xml:space="preserve">halshs-00431247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géographe face à son objet. Distanciation et méthode à travers l'exemple d'un terrain urbain frontalier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Usage et symbolique des représentations spatiales en Roumanie post-communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Timisiensis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00431247v1</w:t>
+                <w:t xml:space="preserve">hal-02383959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluriconfessionnalité et recompositions urbaines, le difficile équilibre. Réflexions sur l'ouest roumain : Timişoara, Arad et Satu mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le secteur culturel et créatif peut nous apprendre des capacités de l’ESS à faire commun. Approches des quartiers des Olivettes à Nantes et du Panier à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Rencontres du Réseau interuniversitaire de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2833,64 +2833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de l’innovation sociale dans le contexte francophone : apports d’une analyse de données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Poutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,450 +2935,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités d’innovations économiques et sociales de la finance solidaire en Roumanie : une réponse de « proximités » à la régionalisation d’une économie européenne en transition ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Territorial co-production and Social Innovation's role and place of Third Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119979v1</w:t>
+                <w:t xml:space="preserve">hal-03119988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acheter une maison à tout prix. L'hypothèse d'un « filet territorial ». Parcours de surendettement d'accédants à la propriété hors des villes en France (Maine et Loire) et en Irlande (comtés de Carlow, Wicklow et Wexford)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Microcrédit Personnel Garanti, vecteur d'innovations économiques et sociales territorialisées. Sur les dispositifs portés par le Crédit Municipal de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Wilkinson</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Poutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119963v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Microcrédit Personnel Garanti, vecteur d'innovations économiques et sociales territorialisées. Sur les dispositifs portés par le Crédit Municipal de Nantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glémain</w:t>
+                <w:t xml:space="preserve">Acheter une maison à tout prix. L'hypothèse d'un « filet territorial ». Parcours de surendettement d'accédants à la propriété hors des villes en France (Maine et Loire) et en Irlande (comtés de Carlow, Wicklow et Wexford)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+                <w:t xml:space="preserve">Aurélien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119956v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial co-production and Social Innovation's role and place of Third Sector in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les capacités d’innovations économiques et sociales de la finance solidaire en Roumanie : une réponse de « proximités » à la régionalisation d’une économie européenne en transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119988v1</w:t>
+                <w:t xml:space="preserve">hal-03119979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes de réflexion pour mieux comprendre les relations entre ESS (et coopératives) et territoires. Points de vue géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3403,64 +3403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Centres Sociaux dans les territoires ruraux face aux défis de l'intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3485,64 +3485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et impacts sur l’emploi des délégations France Active en régions. Evaluation des apports à l’emploi d’un financeur solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3561,139 +3561,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets sociaux et spatiaux les dispositifs de microcrédit social retranscrivent-ils ? Etude en région Pays-de-la-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dépasser les frontières dans l'Union européenne au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">"Titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254911v1</w:t>
+                <w:t xml:space="preserve">hal-03119983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement économique et territoires. Ce que l'ESS peut apporter au développement économique territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3712,126 +3699,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser les frontières dans l'Union européenne au XXIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quels effets sociaux et spatiaux les dispositifs de microcrédit social retranscrivent-ils ? Etude en région Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119983v1</w:t>
+                <w:t xml:space="preserve">hal-03254911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumanie, Balkans, Espace danubien : nouveaux horizons en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations et territoires. Vers une co-construction effective des territoires ? Théorie. Enjeux. Cas pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, santé et si les frontières étaient intérieures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4020,51 +4020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau fait frontière : fleuves et rivières aux frontières de la Roumanie. Gestion d'une ressource / Gestion d'une frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement local et solidaire des territoires. Expériences en Pays de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,51 +4248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises solidaires. L’économie sociale et solidaire en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.286, 2015, Economie et Société, 9782753540170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4323,51 +4323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banatul. Identitate. Dezvoltare. Colaborare regionala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,77 +4443,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans des espaces en changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un géographe dans le siècle. Hommage à Armand Frémont.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 979-10-91823-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maire de la commune nouvelle, figure moderne des recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y comme... Yourte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé (Sébastien Fleuret, Clélia Gasquet-Blanchard, Anne-Cécile Hoyez, dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4728,51 +4728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de l'interculturel à Timisoara ? Marques, marqueurs, marquage. Des expressions culturelles inégales dans l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sébaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, migrations et mobilités transnationales. Europe (XIXe-XXIe siècle). Etude de cas : Allemagne, Autriche, Roumanie, France, Israël.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4808,325 +4808,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et perceptions ambivalentes des acteurs de l’offre de microcrédit personnel en Pays de Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contributions de l’ESS aux transformations sociales dans les territoires : leviers ou freins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dewinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.105-122, 2015, Économie, gestion et société, 978-2-7535-4278-5</w:t>
+              <w:t xml:space="preserve">, pp.61, 2015, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585269v1</w:t>
+                <w:t xml:space="preserve">hal-01585259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l’ESS aux transformations sociales dans les territoires : leviers ou freins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Représentations et perceptions ambivalentes des acteurs de l’offre de microcrédit personnel en Pays de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Poutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.61, 2015, 978-2-7535-4278-5</w:t>
+              <w:t xml:space="preserve">, pp.105-122, 2015, Économie, gestion et société, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585259v1</w:t>
+                <w:t xml:space="preserve">hal-01585269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en dialogue économie sociale et solidaire, territoires et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESS en région Pays de la Loire. Que nous apprennent les dynamiques territoriales à l’oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,77 +5259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acheter une maison à tout prix. L’hypothèse d’un « filet territorial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belmessous F., Bonneval L., Coudroy de Lille L., Ortar N. (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et politique(s). Un couple encore d’actualité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.263-278, 2014</w:t>
@@ -5358,51 +5358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Banat, région transfrontalière sensible ? Interroger les rapports aux frontières en Europe du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birte Wassemberg, Joachim Beck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et penser la coopération transfrontalière (Volume 4) : les régions frontalières sensibles. Contributions du cycle de recherche sur la coopération transfrontalière de l'Université de Strasbourg et de l'Euro-Institut de Kehl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -5628,333 +5628,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation et dynamiques territoriales des formes modernes de finances solidaires en région</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'Europe en point de mire ? Représentations de l'Europe dans la région transfrontalière du Banat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Denéchère, Marie-Bénédicte Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire / sous la direction de Xabier Itçaina</w:t>
+              <w:t xml:space="preserve">Vivre et construire l'Europe à l'échelle territoriale de 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-262, 2010, 978-2-7535-1208-5</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIE Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-228, 2010, Euroclio Etudes et documents, 9789052015958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893105v1</w:t>
+                <w:t xml:space="preserve">hal-01658901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Europe en point de mire ? Représentations de l'Europe dans la région transfrontalière du Banat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et construire l'Europe à l'échelle territoriale de 1945 à nos jours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.211-228, 2010, Euroclio Etudes et documents, 9789052015958</w:t>
+              <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658901v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Territorialisation et dynamiques territoriales des formes modernes de finances solidaires en région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
+              <w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire / sous la direction de Xabier Itçaina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-262, 2010, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255001v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des réseaux entrepreneurs en Roumanie : échanges et recompositions territoriales à l’échelle locale dans le Timis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.371 - 382, 2010, 978-2-9527585-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5979,51 +5979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6061,51 +6061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everyday Life Near State Borders: The Social Effects of the Changing Status of Borders in Central Europe (Romania – Hungary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders of the European Union : Strategies of Crossing and Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6162,51 +6162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élargissement de l'Union européenne à l'Est : Bruxelles au défi des relations transfrontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6282,64 +6282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune nouvelle fait-elle territoire ? Le cas de Longuenée-en-Anjou. Réponse à la consultation 2019 POPSU Territoires : révéler les territoires à travers l'étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l’Economie Sociale et Solidaire - Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Amintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6632,149 +6632,149 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des apports à la création d'activités et à l’emploi d’un financeur solidaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’expertise et des profils « TPE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337709v1</w:t>
+                <w:t xml:space="preserve">hal-03337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites Entreprises (PE) et Micro-entreprises (ME): Une caractérisation de l’entrepreneuriat « TPE » au prisme de la finance solidaire territorialisée du FONDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6790,149 +6790,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’expertise et des profils « TPE »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Evaluation des apports à la création d'activités et à l’emploi d’un financeur solidaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337717v1</w:t>
+                <w:t xml:space="preserve">hal-03337709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cessations d’entreprises accompagnées par le FONDES. Une première analyse économique et territoriale sur la période 2006-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6954,51 +6954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours Confiance Jeunes. Expérimentation sociale d'un microcrédit professionnel à destination des jeunes - Rapport d'évaluation d'expérimentation sociale pour la jeunesse, remis au FEJ le 23 mars 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DGCS, Fimosol, ESO-Angers et BGE Atlantique. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7020,90 +7020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique et empirique du dispositif de crédit solidaire et d’aide sociale du Crédit Municipal de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moulevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7155,64 +7155,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent facile. Argent piégé. Pour comprendre les situations de surendettement personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport remis au Conseil Scientifique de l’Université d’Angers, Projets d’émergence interne. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7228,241 +7228,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse interdisciplinaire des expérimentations locales du microcrédit social : Premiers résultats en Pays de la Loire, Poitou-Charentes, et Seine Maritime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’accompagnement et d'expertise dans le cadre du Dispositif Local d'Accompagnement (DLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Caire</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ESSCA. 2010</w:t>
+                <w:t xml:space="preserve">J.-C. Guyomart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384059v1</w:t>
+                <w:t xml:space="preserve">hal-03337718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’accompagnement et d'expertise dans le cadre du Dispositif Local d'Accompagnement (DLA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse interdisciplinaire des expérimentations locales du microcrédit social : Premiers résultats en Pays de la Loire, Poitou-Charentes, et Seine Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Guyomart</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2010</w:t>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ESSCA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337718v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s)territoire(s) des finances solidaires : une analyse régionale en Bretagne et Pays de la Loire</w:t>
               </w:r>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SGAR région Pays de la Loire. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7598,51 +7598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions Spatiales des Solidarités. Contribution à une géographie des solidarités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Angers, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7750,51 +7750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5855DB8E"/>
+    <w:nsid w:val="7D39AAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7981,51 +7981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bioteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3318-2620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185669921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05356635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dorval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vigroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.355.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Poutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.287.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Minetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dragan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024822ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4607D5A08CA9A67C36BBAB6F25706837F4DA1A65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Farcasiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02383959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Poutier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dewinter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;ni&#232;s-Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Popa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Pavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Isfanescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03083812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaboriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3967" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1446460316_doc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-des-pays-de-la-loire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/misc/suche.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01893105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Taupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2481" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/search?q1=%099789052015958&amp;amp;searchBtn=" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulevrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyomart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;vant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02383988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bioteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3318-2620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185669921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05356635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dorval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vigroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.355.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Poutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.287.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Minetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dragan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024822ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4607D5A08CA9A67C36BBAB6F25706837F4DA1A65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Farcasiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02383959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.565" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Poutier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dewinter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;ni&#232;s-Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Popa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Pavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Isfanescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03083812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaboriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3967" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1446460316_doc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-des-pays-de-la-loire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/misc/suche.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/search?q1=%099789052015958&amp;amp;searchBtn=" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01893105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Taupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulevrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyomart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;vant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02383988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>