--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -196,381 +196,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les associations expérimentent : les dynamiques relationnelles locales à l’épreuve des appels à projets. Le cas du PIC La Locomotive</w:t>
+                <w:t xml:space="preserve">Les solidarités associatives fabriquent du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 724, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04988822v1</w:t>
+                <w:t xml:space="preserve">halshs-05355965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétations et analyses chorales autour du film Scoper : récit et défis d’une transformation en SCOP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les associations expérimentent : les dynamiques relationnelles locales à l’épreuve des appels à projets. Le cas du PIC La Locomotive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nina Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024-2/3 (53-54), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13gh5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05356635v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04988822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solidarités associatives fabriquent du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interprétations et analyses chorales autour du film Scoper : récit et défis d’une transformation en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Constantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 724, pp.20-21</w:t>
+              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, janvier-juillet 2025 (9), pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05355965v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05356635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mot d’ordre étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -617,77 +617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préambule - Trajectoires territoriales et dynamiques relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vigroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -734,51 +734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations in fusion(s). Thinking about the territorial effects of solidarities: crises of places, changes of social links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,77 +825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires de développement des territoires : les dynamiques relationnelles comme horizon de recherche renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vigroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,51 +955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ardeleanu, The European Commission of the Danube, 1856–1948. An Experiment in International Administration, Leiden (Brill Academic Publishers) 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Francia Recensio, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SSE in creative districts: Embeddedness and social utility in local communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,51 +1141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESS dans les quartiers créatifs : ancrage et utilité sociale dans les territoires de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial des coopératives de proximité en réponse à des besoins sociaux localisés. Études de cas dans l’Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 242 (1), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1301,90 +1301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banques et Municipalités : une volonté commune de communiquer sur le Microcrédit Personnel Garanti (MPG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Poutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 287-288 (5), pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,64 +1418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pôle Territorial de Coopération Économique (PTCE) d’Ancenis : quels impacts pour le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération danubienne. Le fleuve, support d’intégration européenne ? Tour d’horizon géo-historique et pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (14), pp.268-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,51 +1595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques jalons pour une géographie de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale en Roumanie à l’épreuve des représentations et des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances solidaires et l'économie sociale en roumanie: une réponse de «proximités» à la régionalisation d'une économie en transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales de l'économie sociale et solidaire dans les Pays de la Loire. Quels enseignements pour la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,64 +2014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme régional de recherche interdisciplinaire en Pays de la Loire : Argent des particuliers et médiations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Heichette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération danubienne dans son nouveau contexte européen : nouvelles échelles, nouvelles modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Farcasiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2194,230 +2194,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finances solidaires et territoires : analyses en Bretagne et Pays-de-la-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les associations participent à la construction des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Associations Mode d'Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122, pp.8 - 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658905v1</w:t>
+                <w:t xml:space="preserve">hal-03110251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations participent à la construction des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Finances solidaires et territoires : analyses en Bretagne et Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associations Mode d'Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.213 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.102.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110251v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleuves et frontières en Roumanie. Quelques aspects de la frontière fluviale dans un nouvel Etat membre de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géographe face à son objet. Distanciation et méthode à travers l'exemple d'un terrain urbain frontalier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage et symbolique des représentations spatiales en Roumanie post-communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2650,51 +2650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluriconfessionnalité et recompositions urbaines, le difficile équilibre. Réflexions sur l'ouest roumain : Timişoara, Arad et Satu mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le secteur culturel et créatif peut nous apprendre des capacités de l’ESS à faire commun. Approches des quartiers des Olivettes à Nantes et du Panier à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Rencontres du Réseau interuniversitaire de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2833,64 +2833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de l’innovation sociale dans le contexte francophone : apports d’une analyse de données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Poutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,614 +2935,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial co-production and Social Innovation's role and place of Third Sector in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pistes de réflexion pour mieux comprendre les relations entre ESS (et coopératives) et territoires. Points de vue géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119988v1</w:t>
+                <w:t xml:space="preserve">hal-03119973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Microcrédit Personnel Garanti, vecteur d'innovations économiques et sociales territorialisées. Sur les dispositifs portés par le Crédit Municipal de Nantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les Centres Sociaux dans les territoires ruraux face aux défis de l'intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119956v1</w:t>
+                <w:t xml:space="preserve">hal-03119995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acheter une maison à tout prix. L'hypothèse d'un « filet territorial ». Parcours de surendettement d'accédants à la propriété hors des villes en France (Maine et Loire) et en Irlande (comtés de Carlow, Wicklow et Wexford)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Territorial co-production and Social Innovation's role and place of Third Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Wilkinson</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119963v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités d’innovations économiques et sociales de la finance solidaire en Roumanie : une réponse de « proximités » à la régionalisation d’une économie européenne en transition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Le Microcrédit Personnel Garanti, vecteur d'innovations économiques et sociales territorialisées. Sur les dispositifs portés par le Crédit Municipal de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Dragan</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Poutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119979v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes de réflexion pour mieux comprendre les relations entre ESS (et coopératives) et territoires. Points de vue géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les capacités d’innovations économiques et sociales de la finance solidaire en Roumanie : une réponse de « proximités » à la régionalisation d’une économie européenne en transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119973v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Centres Sociaux dans les territoires ruraux face aux défis de l'intercommunalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acheter une maison à tout prix. L'hypothèse d'un « filet territorial ». Parcours de surendettement d'accédants à la propriété hors des villes en France (Maine et Loire) et en Irlande (comtés de Carlow, Wicklow et Wexford)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119995v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et impacts sur l’emploi des délégations France Active en régions. Evaluation des apports à l’emploi d’un financeur solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3561,510 +3561,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser les frontières dans l'Union européenne au XXIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Territoires, santé et si les frontières étaient intérieures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Frontières, politiques de santé et réseaux de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119983v1</w:t>
+                <w:t xml:space="preserve">hal-01658907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement économique et territoires. Ce que l'ESS peut apporter au développement économique territorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dépasser les frontières dans l'Union européenne au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119984v1</w:t>
+                <w:t xml:space="preserve">hal-03119983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets sociaux et spatiaux les dispositifs de microcrédit social retranscrivent-ils ? Etude en région Pays-de-la-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Développement économique et territoires. Ce que l'ESS peut apporter au développement économique territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">"Titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254911v1</w:t>
+                <w:t xml:space="preserve">hal-03119984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumanie, Balkans, Espace danubien : nouveaux horizons en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quels effets sociaux et spatiaux les dispositifs de microcrédit social retranscrivent-ils ? Etude en région Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119970v1</w:t>
+                <w:t xml:space="preserve">hal-03254911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations et territoires. Vers une co-construction effective des territoires ? Théorie. Enjeux. Cas pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Roumanie, Balkans, Espace danubien : nouveaux horizons en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119948v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, santé et si les frontières étaient intérieures ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Associations et territoires. Vers une co-construction effective des territoires ? Théorie. Enjeux. Cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières, politiques de santé et réseaux de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Arras, France</w:t>
+              <w:t xml:space="preserve">"Titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658907v1</w:t>
+                <w:t xml:space="preserve">hal-03119948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau fait frontière : fleuves et rivières aux frontières de la Roumanie. Gestion d'une ressource / Gestion d'une frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement local et solidaire des territoires. Expériences en Pays de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,51 +4248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises solidaires. L’économie sociale et solidaire en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.286, 2015, Economie et Société, 9782753540170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4323,51 +4323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banatul. Identitate. Dezvoltare. Colaborare regionala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,51 +4443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans des espaces en changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maire de la commune nouvelle, figure moderne des recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y comme... Yourte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé (Sébastien Fleuret, Clélia Gasquet-Blanchard, Anne-Cécile Hoyez, dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4728,51 +4728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de l'interculturel à Timisoara ? Marques, marqueurs, marquage. Des expressions culturelles inégales dans l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sébaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, migrations et mobilités transnationales. Europe (XIXe-XXIe siècle). Etude de cas : Allemagne, Autriche, Roumanie, France, Israël.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4808,528 +4808,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l’ESS aux transformations sociales dans les territoires : leviers ou freins ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’ESS en région Pays de la Loire. Que nous apprennent les dynamiques territoriales à l’oeuvre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.61, 2015, 978-2-7535-4278-5</w:t>
+              <w:t xml:space="preserve">Le développement solidaire des territoires : expériences en Pays de la Loire / sous la direction de Emmanuel Bioteau et Karine Féniès-Dupont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-25, 2015, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585259v1</w:t>
+                <w:t xml:space="preserve">hal-01892416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et perceptions ambivalentes des acteurs de l’offre de microcrédit personnel en Pays de Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contributions de l’ESS aux transformations sociales dans les territoires : leviers ou freins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dewinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61, 2015, 978-2-7535-4278-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01585269v1</w:t>
+                <w:t xml:space="preserve">hal-01585259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en dialogue économie sociale et solidaire, territoires et innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Représentations et perceptions ambivalentes des acteurs de l’offre de microcrédit personnel en Pays de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Poutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9, 2015, Économie et société, 978-2-7535-4278-5</w:t>
+              <w:t xml:space="preserve">, pp.105-122, 2015, Économie, gestion et société, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584922v1</w:t>
+                <w:t xml:space="preserve">hal-01585269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS en région Pays de la Loire. Que nous apprennent les dynamiques territoriales à l’oeuvre ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mettre en dialogue économie sociale et solidaire, territoires et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement solidaire des territoires : expériences en Pays de la Loire / sous la direction de Emmanuel Bioteau et Karine Féniès-Dupont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-25, 2015, 978-2-7535-4278-5</w:t>
+              <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9, 2015, Économie et société, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892416v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acheter une maison à tout prix. L’hypothèse d’un « filet territorial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belmessous F., Bonneval L., Coudroy de Lille L., Ortar N. (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et politique(s). Un couple encore d’actualité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.263-278, 2014</w:t>
@@ -5358,51 +5358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,652 +5460,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le Banat, région transfrontalière sensible ? Interroger les rapports aux frontières en Europe du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birte Wassemberg, Joachim Beck. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
+              <w:t xml:space="preserve">Vivre et penser la coopération transfrontalière (Volume 4) : les régions frontalières sensibles. Contributions du cycle de recherche sur la coopération transfrontalière de l'Université de Strasbourg et de l'Euro-Institut de Kehl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Steiner Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-245, 2011, Etudes sur l'Histoire de l'Intégration Européenne (EHIE), 9783515098960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255000v1</w:t>
+                <w:t xml:space="preserve">hal-01658900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Banat, région transfrontalière sensible ? Interroger les rapports aux frontières en Europe du Sud-Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et penser la coopération transfrontalière (Volume 4) : les régions frontalières sensibles. Contributions du cycle de recherche sur la coopération transfrontalière de l'Université de Strasbourg et de l'Euro-Institut de Kehl</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Steiner Verlag</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01658900v1</w:t>
+                <w:t xml:space="preserve">hal-03255000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Europe en point de mire ? Représentations de l'Europe dans la région transfrontalière du Banat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et construire l'Europe à l'échelle territoriale de 1945 à nos jours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.211-228, 2010, Euroclio Etudes et documents, 9789052015958</w:t>
+              <w:t xml:space="preserve">La politique du lien. Les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-90, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658901v1</w:t>
+                <w:t xml:space="preserve">hal-03254984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'Europe en point de mire ? Représentations de l'Europe dans la région transfrontalière du Banat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Denéchère, Marie-Bénédicte Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
+              <w:t xml:space="preserve">Vivre et construire l'Europe à l'échelle territoriale de 1945 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIE Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-228, 2010, Euroclio Etudes et documents, 9789052015958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255001v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation et dynamiques territoriales des formes modernes de finances solidaires en région</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Taupin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire / sous la direction de Xabier Itçaina</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-262, 2010, 978-2-7535-1208-5</w:t>
+              <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893105v1</w:t>
+                <w:t xml:space="preserve">hal-03255001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des réseaux entrepreneurs en Roumanie : échanges et recompositions territoriales à l’échelle locale dans le Timis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Territorialisation et dynamiques territoriales des formes modernes de finances solidaires en région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.371 - 382, 2010, 978-2-9527585-2-9</w:t>
+              <w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire / sous la direction de Xabier Itçaina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-262, 2010, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255006v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apports des réseaux entrepreneurs en Roumanie : échanges et recompositions territoriales à l’échelle locale dans le Timis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique du lien. Les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-90, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
+              <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.371 - 382, 2010, 978-2-9527585-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254984v1</w:t>
+                <w:t xml:space="preserve">hal-03255006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everyday Life Near State Borders: The Social Effects of the Changing Status of Borders in Central Europe (Romania – Hungary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders of the European Union : Strategies of Crossing and Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6162,51 +6162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élargissement de l'Union européenne à l'Est : Bruxelles au défi des relations transfrontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6282,51 +6282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune nouvelle fait-elle territoire ? Le cas de Longuenée-en-Anjou. Réponse à la consultation 2019 POPSU Territoires : révéler les territoires à travers l'étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l’Economie Sociale et Solidaire - Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Amintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6632,587 +6632,587 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’expertise et des profils « TPE »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Analyse théorique et empirique du dispositif de crédit solidaire et d’aide sociale du Crédit Municipal de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moulevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport remis à la Direction Générale de la cohésion Sociale, Ministère Délégué à l'Economie Sociale et Solidaire. 2012, pp.39 - 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337717v1</w:t>
+                <w:t xml:space="preserve">hal-03337737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites Entreprises (PE) et Micro-entreprises (ME): Une caractérisation de l’entrepreneuriat « TPE » au prisme de la finance solidaire territorialisée du FONDES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’expertise et des profils « TPE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337721v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des apports à la création d'activités et à l’emploi d’un financeur solidaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Petites Entreprises (PE) et Micro-entreprises (ME): Une caractérisation de l’entrepreneuriat « TPE » au prisme de la finance solidaire territorialisée du FONDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337709v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cessations d’entreprises accompagnées par le FONDES. Une première analyse économique et territoriale sur la période 2006-2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Evaluation des apports à la création d'activités et à l’emploi d’un financeur solidaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337715v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours Confiance Jeunes. Expérimentation sociale d'un microcrédit professionnel à destination des jeunes - Rapport d'évaluation d'expérimentation sociale pour la jeunesse, remis au FEJ le 23 mars 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les cessations d’entreprises accompagnées par le FONDES. Une première analyse économique et territoriale sur la période 2006-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DGCS, Fimosol, ESO-Angers et BGE Atlantique. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337711v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse théorique et empirique du dispositif de crédit solidaire et d’aide sociale du Crédit Municipal de Nantes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parcours Confiance Jeunes. Expérimentation sociale d'un microcrédit professionnel à destination des jeunes - Rapport d'évaluation d'expérimentation sociale pour la jeunesse, remis au FEJ le 23 mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DGCS, Fimosol, ESO-Angers et BGE Atlantique. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moulevrier</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03337737v1</w:t>
+                <w:t xml:space="preserve">hal-03337711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent facile. Argent piégé. Pour comprendre les situations de surendettement personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport remis au Conseil Scientifique de l’Université d’Angers, Projets d’émergence interne. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7234,64 +7234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’accompagnement et d'expertise dans le cadre du Dispositif Local d'Accompagnement (DLA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Guyomart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7339,64 +7339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse interdisciplinaire des expérimentations locales du microcrédit social : Premiers résultats en Pays de la Loire, Poitou-Charentes, et Seine Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SGAR région Pays de la Loire. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7598,51 +7598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions Spatiales des Solidarités. Contribution à une géographie des solidarités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Angers, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7750,51 +7750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D39AAB7"/>
+    <w:nsid w:val="B032A930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7981,51 +7981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bioteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3318-2620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185669921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05356635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dorval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vigroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.355.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Poutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.287.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Minetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dragan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024822ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4607D5A08CA9A67C36BBAB6F25706837F4DA1A65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Farcasiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02383959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.565" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Poutier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dewinter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;ni&#232;s-Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Popa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Pavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Isfanescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03083812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaboriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3967" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1446460316_doc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-des-pays-de-la-loire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/misc/suche.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/search?q1=%099789052015958&amp;amp;searchBtn=" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01893105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Taupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulevrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyomart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;vant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02383988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bioteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3318-2620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185669921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05356635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dorval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vigroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.355.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Poutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.287.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Minetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dragan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024822ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4607D5A08CA9A67C36BBAB6F25706837F4DA1A65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Farcasiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02383959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.565" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Poutier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dewinter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;ni&#232;s-Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Popa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Pavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Isfanescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03083812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaboriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3967" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1446460316_doc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-des-pays-de-la-loire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/misc/suche.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/search?q1=%099789052015958&amp;amp;searchBtn=" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01893105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Taupin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2481" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulevrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyomart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;vant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02383988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>