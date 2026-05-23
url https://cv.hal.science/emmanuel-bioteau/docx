--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -196,381 +196,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solidarités associatives fabriquent du territoire</w:t>
+                <w:t xml:space="preserve">Interprétations et analyses chorales autour du film Scoper : récit et défis d’une transformation en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Constantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 724, pp.20-21</w:t>
+              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, janvier-juillet 2025 (9), pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05355965v1</w:t>
+                <w:t xml:space="preserve">halshs-05356635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les associations expérimentent : les dynamiques relationnelles locales à l’épreuve des appels à projets. Le cas du PIC La Locomotive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024-2/3 (53-54), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13gh5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04988822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétations et analyses chorales autour du film Scoper : récit et défis d’une transformation en SCOP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les solidarités associatives fabriquent du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, janvier-juillet 2025 (9), pp.119-135</w:t>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 724, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05356635v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05355965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mot d’ordre étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -611,395 +611,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préambule - Trajectoires territoriales et dynamiques relationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Aubry</w:t>
+                <w:t xml:space="preserve">Associations in fusion(s). Thinking about the territorial effects of solidarities: crises of places, changes of social links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrine Vigroux</w:t>
+                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2022.0014⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (Numéro 3), pp.400-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.9864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097821v1</w:t>
+                <w:t xml:space="preserve">hal-04819989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations in fusion(s). Thinking about the territorial effects of solidarities: crises of places, changes of social links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires de développement des territoires : les dynamiques relationnelles comme horizon de recherche renouvelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+                <w:t xml:space="preserve">Perrine Vigroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.9864⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.239-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819989v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires de développement des territoires : les dynamiques relationnelles comme horizon de recherche renouvelé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Préambule - Trajectoires territoriales et dynamiques relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vigroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.239-260. </w:t>
+              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.237-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2022.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097804v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ardeleanu, The European Commission of the Danube, 1856–1948. An Experiment in International Administration, Leiden (Brill Academic Publishers) 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Francia Recensio, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SSE in creative districts: Embeddedness and social utility in local communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,51 +1141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESS dans les quartiers créatifs : ancrage et utilité sociale dans les territoires de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial des coopératives de proximité en réponse à des besoins sociaux localisés. Études de cas dans l’Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 242 (1), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1301,90 +1301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banques et Municipalités : une volonté commune de communiquer sur le Microcrédit Personnel Garanti (MPG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Poutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 287-288 (5), pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,64 +1418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pôle Territorial de Coopération Économique (PTCE) d’Ancenis : quels impacts pour le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération danubienne. Le fleuve, support d’intégration européenne ? Tour d’horizon géo-historique et pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (14), pp.268-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,51 +1595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques jalons pour une géographie de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale en Roumanie à l’épreuve des représentations et des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances solidaires et l'économie sociale en roumanie: une réponse de «proximités» à la régionalisation d'une économie en transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales de l'économie sociale et solidaire dans les Pays de la Loire. Quels enseignements pour la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,64 +2014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme régional de recherche interdisciplinaire en Pays de la Loire : Argent des particuliers et médiations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Heichette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération danubienne dans son nouveau contexte européen : nouvelles échelles, nouvelles modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Farcasiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2194,230 +2194,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations participent à la construction des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finances solidaires et territoires : analyses en Bretagne et Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associations Mode d'Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.213 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.102.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110251v1</w:t>
+                <w:t xml:space="preserve">hal-01658905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finances solidaires et territoires : analyses en Bretagne et Pays-de-la-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les associations participent à la construction des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Associations Mode d'Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122, pp.8 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.102.0213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658905v1</w:t>
+                <w:t xml:space="preserve">hal-03110251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleuves et frontières en Roumanie. Quelques aspects de la frontière fluviale dans un nouvel Etat membre de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,217 +2484,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géographe face à son objet. Distanciation et méthode à travers l'exemple d'un terrain urbain frontalier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Usage et symbolique des représentations spatiales en Roumanie post-communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Timisiensis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00431247v1</w:t>
+                <w:t xml:space="preserve">hal-02383959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et symbolique des représentations spatiales en Roumanie post-communiste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le géographe face à son objet. Distanciation et méthode à travers l'exemple d'un terrain urbain frontalier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geographica Timisiensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. XIV, pp. 55 à 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383959v1</w:t>
+                <w:t xml:space="preserve">halshs-00431247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluriconfessionnalité et recompositions urbaines, le difficile équilibre. Réflexions sur l'ouest roumain : Timişoara, Arad et Satu mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le secteur culturel et créatif peut nous apprendre des capacités de l’ESS à faire commun. Approches des quartiers des Olivettes à Nantes et du Panier à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Rencontres du Réseau interuniversitaire de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2833,64 +2833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de l’innovation sociale dans le contexte francophone : apports d’une analyse de données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Poutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,614 +2935,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes de réflexion pour mieux comprendre les relations entre ESS (et coopératives) et territoires. Points de vue géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acheter une maison à tout prix. L'hypothèse d'un « filet territorial ». Parcours de surendettement d'accédants à la propriété hors des villes en France (Maine et Loire) et en Irlande (comtés de Carlow, Wicklow et Wexford)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119973v1</w:t>
+                <w:t xml:space="preserve">hal-03119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Centres Sociaux dans les territoires ruraux face aux défis de l'intercommunalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les capacités d’innovations économiques et sociales de la finance solidaire en Roumanie : une réponse de « proximités » à la régionalisation d’une économie européenne en transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119995v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial co-production and Social Innovation's role and place of Third Sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Microcrédit Personnel Garanti, vecteur d'innovations économiques et sociales territorialisées. Sur les dispositifs portés par le Crédit Municipal de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Poutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités d’innovations économiques et sociales de la finance solidaire en Roumanie : une réponse de « proximités » à la régionalisation d’une économie européenne en transition ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pistes de réflexion pour mieux comprendre les relations entre ESS (et coopératives) et territoires. Points de vue géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Dragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119979v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acheter une maison à tout prix. L'hypothèse d'un « filet territorial ». Parcours de surendettement d'accédants à la propriété hors des villes en France (Maine et Loire) et en Irlande (comtés de Carlow, Wicklow et Wexford)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les Centres Sociaux dans les territoires ruraux face aux défis de l'intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119963v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et impacts sur l’emploi des délégations France Active en régions. Evaluation des apports à l’emploi d’un financeur solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3561,510 +3561,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, santé et si les frontières étaient intérieures ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quels effets sociaux et spatiaux les dispositifs de microcrédit social retranscrivent-ils ? Etude en région Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières, politiques de santé et réseaux de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Arras, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658907v1</w:t>
+                <w:t xml:space="preserve">hal-03254911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser les frontières dans l'Union européenne au XXIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement économique et territoires. Ce que l'ESS peut apporter au développement économique territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119983v1</w:t>
+                <w:t xml:space="preserve">hal-03119984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement économique et territoires. Ce que l'ESS peut apporter au développement économique territorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dépasser les frontières dans l'Union européenne au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119984v1</w:t>
+                <w:t xml:space="preserve">hal-03119983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets sociaux et spatiaux les dispositifs de microcrédit social retranscrivent-ils ? Etude en région Pays-de-la-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Roumanie, Balkans, Espace danubien : nouveaux horizons en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">"Titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254911v1</w:t>
+                <w:t xml:space="preserve">hal-03119970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumanie, Balkans, Espace danubien : nouveaux horizons en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Associations et territoires. Vers une co-construction effective des territoires ? Théorie. Enjeux. Cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119970v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations et territoires. Vers une co-construction effective des territoires ? Théorie. Enjeux. Cas pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Territoires, santé et si les frontières étaient intérieures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Frontières, politiques de santé et réseaux de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119948v1</w:t>
+                <w:t xml:space="preserve">hal-01658907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau fait frontière : fleuves et rivières aux frontières de la Roumanie. Gestion d'une ressource / Gestion d'une frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement local et solidaire des territoires. Expériences en Pays de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,51 +4248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises solidaires. L’économie sociale et solidaire en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.286, 2015, Economie et Société, 9782753540170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4323,51 +4323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banatul. Identitate. Dezvoltare. Colaborare regionala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,77 +4443,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans des espaces en changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un géographe dans le siècle. Hommage à Armand Frémont.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 979-10-91823-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maire de la commune nouvelle, figure moderne des recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y comme... Yourte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé (Sébastien Fleuret, Clélia Gasquet-Blanchard, Anne-Cécile Hoyez, dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4728,51 +4728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de l'interculturel à Timisoara ? Marques, marqueurs, marquage. Des expressions culturelles inégales dans l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sébaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, migrations et mobilités transnationales. Europe (XIXe-XXIe siècle). Etude de cas : Allemagne, Autriche, Roumanie, France, Israël.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4808,528 +4808,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS en région Pays de la Loire. Que nous apprennent les dynamiques territoriales à l’oeuvre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations et perceptions ambivalentes des acteurs de l’offre de microcrédit personnel en Pays de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Poutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement solidaire des territoires : expériences en Pays de la Loire / sous la direction de Emmanuel Bioteau et Karine Féniès-Dupont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-25, 2015, 978-2-7535-4278-5</w:t>
+              <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2015, Économie, gestion et société, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892416v1</w:t>
+                <w:t xml:space="preserve">hal-01585269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de l’ESS aux transformations sociales dans les territoires : leviers ou freins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dewinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61, 2015, 978-2-7535-4278-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et perceptions ambivalentes des acteurs de l’offre de microcrédit personnel en Pays de Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mettre en dialogue économie sociale et solidaire, territoires et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Féniès-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.105-122, 2015, Économie, gestion et société, 978-2-7535-4278-5</w:t>
+              <w:t xml:space="preserve">, pp.9, 2015, Économie et société, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585269v1</w:t>
+                <w:t xml:space="preserve">hal-01584922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en dialogue économie sociale et solidaire, territoires et innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’ESS en région Pays de la Loire. Que nous apprennent les dynamiques territoriales à l’oeuvre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement solidaire des territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le développement solidaire des territoires : expériences en Pays de la Loire / sous la direction de Emmanuel Bioteau et Karine Féniès-Dupont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-25, 2015, 978-2-7535-4278-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01584922v1</w:t>
+                <w:t xml:space="preserve">hal-01892416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acheter une maison à tout prix. L’hypothèse d’un « filet territorial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belmessous F., Bonneval L., Coudroy de Lille L., Ortar N. (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et politique(s). Un couple encore d’actualité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.263-278, 2014</w:t>
@@ -5358,51 +5358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,652 +5460,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Banat, région transfrontalière sensible ? Interroger les rapports aux frontières en Europe du Sud-Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et penser la coopération transfrontalière (Volume 4) : les régions frontalières sensibles. Contributions du cycle de recherche sur la coopération transfrontalière de l'Université de Strasbourg et de l'Euro-Institut de Kehl</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-245, 2011, Etudes sur l'Histoire de l'Intégration Européenne (EHIE), 9783515098960</w:t>
+              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658900v1</w:t>
+                <w:t xml:space="preserve">hal-03255000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Banat, région transfrontalière sensible ? Interroger les rapports aux frontières en Europe du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birte Wassemberg, Joachim Beck. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
+              <w:t xml:space="preserve">Vivre et penser la coopération transfrontalière (Volume 4) : les régions frontalières sensibles. Contributions du cycle de recherche sur la coopération transfrontalière de l'Université de Strasbourg et de l'Euro-Institut de Kehl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Steiner Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-245, 2011, Etudes sur l'Histoire de l'Intégration Européenne (EHIE), 9783515098960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255000v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Territorialisation et dynamiques territoriales des formes modernes de finances solidaires en région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique du lien. Les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-90, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
+              <w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire / sous la direction de Xabier Itçaina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-262, 2010, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254984v1</w:t>
+                <w:t xml:space="preserve">hal-01893105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe en point de mire ? Représentations de l'Europe dans la région transfrontalière du Banat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Denéchère, Marie-Bénédicte Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et construire l'Europe à l'échelle territoriale de 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIE Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-228, 2010, Euroclio Etudes et documents, 9789052015958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation et dynamiques territoriales des formes modernes de finances solidaires en région</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apports des réseaux entrepreneurs en Roumanie : échanges et recompositions territoriales à l’échelle locale dans le Timis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire / sous la direction de Xabier Itçaina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.371 - 382, 2010, 978-2-9527585-2-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01893105v1</w:t>
+                <w:t xml:space="preserve">hal-03255006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des réseaux entrepreneurs en Roumanie : échanges et recompositions territoriales à l’échelle locale dans le Timis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.371 - 382, 2010, 978-2-9527585-2-9</w:t>
+              <w:t xml:space="preserve">La politique du lien. Les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-90, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255006v1</w:t>
+                <w:t xml:space="preserve">hal-03254984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everyday Life Near State Borders: The Social Effects of the Changing Status of Borders in Central Europe (Romania – Hungary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders of the European Union : Strategies of Crossing and Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6162,51 +6162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élargissement de l'Union européenne à l'Est : Bruxelles au défi des relations transfrontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6282,64 +6282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune nouvelle fait-elle territoire ? Le cas de Longuenée-en-Anjou. Réponse à la consultation 2019 POPSU Territoires : révéler les territoires à travers l'étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l’Economie Sociale et Solidaire - Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Amintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6632,587 +6632,587 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse théorique et empirique du dispositif de crédit solidaire et d’aide sociale du Crédit Municipal de Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Evaluation des apports à la création d'activités et à l’emploi d’un financeur solidaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport remis à la Direction Générale de la cohésion Sociale, Ministère Délégué à l'Economie Sociale et Solidaire. 2012, pp.39 - 100</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337737v1</w:t>
+                <w:t xml:space="preserve">hal-03337709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’expertise et des profils « TPE »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Petites Entreprises (PE) et Micro-entreprises (ME): Une caractérisation de l’entrepreneuriat « TPE » au prisme de la finance solidaire territorialisée du FONDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337717v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites Entreprises (PE) et Micro-entreprises (ME): Une caractérisation de l’entrepreneuriat « TPE » au prisme de la finance solidaire territorialisée du FONDES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’expertise et des profils « TPE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337721v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des apports à la création d'activités et à l’emploi d’un financeur solidaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Les cessations d’entreprises accompagnées par le FONDES. Une première analyse économique et territoriale sur la période 2006-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337709v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cessations d’entreprises accompagnées par le FONDES. Une première analyse économique et territoriale sur la période 2006-2011</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parcours Confiance Jeunes. Expérimentation sociale d'un microcrédit professionnel à destination des jeunes - Rapport d'évaluation d'expérimentation sociale pour la jeunesse, remis au FEJ le 23 mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’étape au FONDES Pays-de-la-Loire. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DGCS, Fimosol, ESO-Angers et BGE Atlantique. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337715v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours Confiance Jeunes. Expérimentation sociale d'un microcrédit professionnel à destination des jeunes - Rapport d'évaluation d'expérimentation sociale pour la jeunesse, remis au FEJ le 23 mars 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse théorique et empirique du dispositif de crédit solidaire et d’aide sociale du Crédit Municipal de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DGCS, Fimosol, ESO-Angers et BGE Atlantique. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moulevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport remis à la Direction Générale de la cohésion Sociale, Ministère Délégué à l'Economie Sociale et Solidaire. 2012, pp.39 - 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337711v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent facile. Argent piégé. Pour comprendre les situations de surendettement personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport remis au Conseil Scientifique de l’Université d’Angers, Projets d’émergence interne. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7228,241 +7228,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’accompagnement et d'expertise dans le cadre du Dispositif Local d'Accompagnement (DLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glémain</w:t>
+                <w:t xml:space="preserve">Analyse interdisciplinaire des expérimentations locales du microcrédit social : Premiers résultats en Pays de la Loire, Poitou-Charentes, et Seine Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Guyomart</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2010</w:t>
+                <w:t xml:space="preserve">Gilles Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ESSCA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337718v1</w:t>
+                <w:t xml:space="preserve">hal-02384059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse interdisciplinaire des expérimentations locales du microcrédit social : Premiers résultats en Pays de la Loire, Poitou-Charentes, et Seine Maritime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des dynamiques économiques et spatiales du FONDES. Premiers enseignements sur les fonctions d’accompagnement et d'expertise dans le cadre du Dispositif Local d'Accompagnement (DLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glémain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Guyomart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel au FONDES Pays-de-la-Loire. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Caire</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02384059v1</w:t>
+                <w:t xml:space="preserve">hal-03337718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s)territoire(s) des finances solidaires : une analyse régionale en Bretagne et Pays de la Loire</w:t>
               </w:r>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SGAR région Pays de la Loire. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7598,51 +7598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions Spatiales des Solidarités. Contribution à une géographie des solidarités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Angers, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7750,51 +7750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B032A930"/>
+    <w:nsid w:val="4756A53D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7981,51 +7981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bioteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3318-2620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185669921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05356635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dorval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vigroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.355.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Poutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.287.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Minetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dragan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024822ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4607D5A08CA9A67C36BBAB6F25706837F4DA1A65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Farcasiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02383959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.565" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Poutier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dewinter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;ni&#232;s-Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Popa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Pavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Isfanescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03083812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaboriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3967" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1446460316_doc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-des-pays-de-la-loire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/misc/suche.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/search?q1=%099789052015958&amp;amp;searchBtn=" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01893105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Taupin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2481" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulevrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyomart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;vant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02383988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-bioteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3318-2620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185669921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05356635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dorval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9864" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vigroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.355.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Poutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.287.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Minetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dragan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024822ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4607D5A08CA9A67C36BBAB6F25706837F4DA1A65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Farcasiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02383959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Poutier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dewinter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;ni&#232;s-Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Popa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Pavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Isfanescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03083812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaboriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3967" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1446460316_doc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-des-pays-de-la-loire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/misc/suche.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01893105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Taupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2481" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/search?q1=%099789052015958&amp;amp;searchBtn=" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulevrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyomart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;vant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02383988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>