--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1020,295 +1020,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cancouët</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse3030674⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176040v1</w:t>
+                <w:t xml:space="preserve">hal-01143590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.674-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse3030674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143590v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1373,272 +1373,272 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Coastal Dynamics (Coastal Dynamics 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Aveiro (Portugal), Portugal. pp.317-323, </w:t>
+              <w:t xml:space="preserve">, CESAM (Centre for Environmental and Marine Studies), Apr 2025, Aveiro (Portugal), Portugal. pp.317-323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-15473-6_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
+                <w:t xml:space="preserve">Causes et mécanismes physiques des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Construire les stratégies locales d’adaptation face aux risques littoraux : des réformes à l’action opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ (LAboratoire de Recherche Juridique); TVES (Territoires, Villes, Environnement &amp; Société), Nov 2025, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385991v1</w:t>
+                <w:t xml:space="preserve">hal-05352150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et mécanismes physiques des risques littoraux</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hiance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Construire les stratégies locales d’adaptation face aux risques littoraux : des réformes à l’action opérationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARJ (LAboratoire de Recherche Juridique); TVES (Territoires, Villes, Environnement &amp; Société), Nov 2025, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352150v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’érosion du secteur Est de la plage de Grandcamp-Maisy, Calvados (14)</w:t>
               </w:r>
@@ -2316,64 +2316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des dunes littorales belges : apports croisés de la prospection géoradar et de l'analyse de la couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,726 +3161,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical parameterization of wave runup and dune erosion during storm conditions on a natural macrotidal beach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term shoreline evolution of Brittany sedimentary coast (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Coastal Symposium (ICS) 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251338v1</w:t>
+                <w:t xml:space="preserve">hal-01963171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term shoreline evolution of Brittany sedimentary coast (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France, Centre de la Mer de Biarritz, Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963171v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
+                <w:t xml:space="preserve">Empirical parameterization of wave runup and dune erosion during storm conditions on a natural macrotidal beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Coastal Symposium (ICS) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sydney, Mar 2016, Sydney, Australia. pp.932-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-187.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512289v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique post-tempête du trait de côte sableux du nord de la Bretagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse d’indicateurs de prédisposition à l’érosion des falaises littorales sur les côtes du Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes Géomorphologues » organisées par la revue « Géomorphologie, Relief, Processus, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque « Atelier Terre-Mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963098v1</w:t>
+                <w:t xml:space="preserve">hal-01963163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique à long terme du trait de côte des littoraux sédimentaires de la Zone Atelier Brest Iroise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse multicritère à grande échelle de facteurs de prédisposition à l'érosion (mouvements de terrain et sous cavages) de 2000 km de falaises côtières bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque biennal des Zones Ateliers - Les sciences à la rencontre de l’aménagement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence « JAG - Journées Aléa Gravitaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963085v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’indicateurs de prédisposition à l’érosion des falaises littorales sur les côtes du Finistère</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique post-tempête du trait de côte sableux du nord de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Atelier Terre-Mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes Géomorphologues » organisées par la revue « Géomorphologie, Relief, Processus, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963163v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère à grande échelle de facteurs de prédisposition à l'érosion (mouvements de terrain et sous cavages) de 2000 km de falaises côtières bretonnes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique à long terme du trait de côte des littoraux sédimentaires de la Zone Atelier Brest Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « JAG - Journées Aléa Gravitaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">3ème colloque biennal des Zones Ateliers - Les sciences à la rencontre de l’aménagement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963138v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution mi-séculaire des côtes sédimentaires du département du Finistère</w:t>
               </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,77 +4421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4542,51 +4542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5282,303 +5282,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Suanez</w:t>
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859537v1</w:t>
+                <w:t xml:space="preserve">hal-00922577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922577v1</w:t>
+                <w:t xml:space="preserve">hal-01058033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 24 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058033v1</w:t>
+                <w:t xml:space="preserve">hal-00859537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2012</w:t>
               </w:r>
@@ -6059,51 +6059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B1166DF"/>
+    <w:nsid w:val="4B51639E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6207,51 +6207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D32C2AF4"/>
+    <w:nsid w:val="B1E35F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CA8E5F64"/>
+    <w:nsid w:val="9B09B1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6592,51 +6592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-blaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7510-6489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20312376X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123150565695506251331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billaudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Taveneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-187.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01563652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-blaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7510-6489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20312376X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123150565695506251331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billaudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Taveneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-187.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01563652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>