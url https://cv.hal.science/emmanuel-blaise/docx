--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -365,5625 +365,5625 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of LiDAR data and 3D analysis to the study of morphology and recent retreat of the coastal cliffs of Pas-de-Calais</w:t>
+                <w:t xml:space="preserve">Etude des dynamiques du trait de côte de la région Bretagne à différentes échelles spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Bretagne occidentale - Brest, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2017BRES0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521970v1</w:t>
-[...771 lines deleted...]
-                <w:t xml:space="preserve">hal-01176040v1</w:t>
+                <w:t xml:space="preserve">tel-01563652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Coastal Hazards Using Multivariate Statistical Analysis: Examples on Two Soft Cliffs in France and Croatia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The contribution of LiDAR data and 3D analysis to the study of morphology and recent retreat of the coastal cliffs of Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vivier-Boudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Coastal Dynamics (Coastal Dynamics 2025)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05541226v1</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Falaises et côtes rocheuses, 31 (3), pp.229-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15qnv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et mécanismes physiques des risques littoraux</w:t>
+                <w:t xml:space="preserve">Editorial numéro spécial &amp;quot;Falaises et côtes rocheuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Construire les stratégies locales d’adaptation face aux risques littoraux : des réformes à l’action opérationnelle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05352150v1</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Falaises et côtes rocheuses, 31 (3), pp.155-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15qnu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long, medium, and short-term shoreline dynamics of the Brittany coast (Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05385991v1</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue No. 88, pp.89-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-008.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’érosion du secteur Est de la plage de Grandcamp-Maisy, Calvados (14)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adelaide Taveneau</w:t>
+                <w:t xml:space="preserve">Monitoring the medium-term retreat of a gravel spit barrier and management strategies, Sillon de Talbert (North Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04628961v1</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.64-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil Fluvio-Lacustrine System of the Southern Grande Terre of New Caledonia : Paleo-environmental Archives and Dynamics of Trace METALlic Elements (TME)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+                <w:t xml:space="preserve">Fifteen years of hydrodynamic forcing and morphological changes leading to breaching of a gravel spit, Sillon de Talbert (Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04675315v1</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.403-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cliffs morphodynamics: a 3D GIS approach for a better hazard management. Examples in Croatia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SympCoastMed 2024 : 10th Symposium Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04959982v1</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrage et évaluation de la performance du système CoastSnap dans la surveillance du trait de côte sur le littoral du nord de la France, Dunkerque (59)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Cartier</w:t>
+                <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...1930 lines deleted...]
-                <w:t xml:space="preserve">hal-01018918v1</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.674-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse3030674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution du rivage par stéréophotogrammétrie aéroportée par drone dans le cadre du SNO DYNALIT : exemples sur la Côte d’Opale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing Coastal Hazards Using Multivariate Statistical Analysis: Examples on Two Soft Cliffs in France and Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Pikelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05045222v1</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Coastal Dynamics (Coastal Dynamics 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAM (Centre for Environmental and Marine Studies), Apr 2025, Aveiro (Portugal), Portugal. pp.317-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15473-6_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de l’évolution du littoral en baie de la Slack (Wimereux, Pas-de-Calais)</w:t>
+                <w:t xml:space="preserve">Causes et mécanismes physiques des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150 ans de recherches marines et littorales, en Manche et ailleurs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04639607v1</w:t>
+              <w:t xml:space="preserve">Colloque Construire les stratégies locales d’adaptation face aux risques littoraux : des réformes à l’action opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ (LAboratoire de Recherche Juridique); TVES (Territoires, Villes, Environnement &amp; Société), Nov 2025, Boulogne sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamique pluri-décennale de l’estuaire de l’Aber (Crozon, Finistère) : influence de la dépoldérisation (Poster)</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hiance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03888210v1</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de l'érosion des côtes à falaises dans les pertuis charentais : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’érosion du secteur Est de la plage de Grandcamp-Maisy, Calvados (14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Taveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues (JJG 2019), Rouen</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01970437v1</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.253-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal-scale variation in dune erosion and accretion as the result of extreme water level impact on the Vougot beach (Brittany, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fossil Fluvio-Lacustrine System of the Southern Grande Terre of New Caledonia : Paleo-environmental Archives and Dynamics of Trace METALlic Elements (TME)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01512292v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union (EGU), Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution mi-séculaire des côtes meubles du département du Finistère.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying cliffs morphodynamics: a 3D GIS approach for a better hazard management. Examples in Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Pikelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01963071v1</w:t>
+              <w:t xml:space="preserve">SympCoastMed 2024 : 10th Symposium Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy - National Research Council of Italy (IBE-CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2024, Livorno, Italy, France. pp.695-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramétrage et évaluation de la performance du système CoastSnap dans la surveillance du trait de côte sur le littoral du nord de la France, Dunkerque (59)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.467-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et cinématique des déformations des séries du Jurassique Supérieur au sein de la zone de faille du Cap Gris-Nez (détroit du Pas de Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Dibousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eghymanche 2023 (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie; Monchy, Sébastien, Jul 2023, Wimereux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution récente des dunes littorales belges : apports croisés de la prospection géoradar et de l'analyse de la couverture végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale (ULCO); Laboratoire d'Océanologie et de Géosciences (LOG), May 2023, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service national d’observation DYNALIT : les sites de la Manche et de la Mer du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eghymanche (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie; Monchy, Sébastien, Jul 2023, Wimereux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences des rechargements massifs sur la morphodynamique d'un système de doubles flèches sableuses : l'exemple du port de Dunkerque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eghymanche (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie; Monchy, Sébastien, Jul 2023, Wimereux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution récente des falaises du Bas Boulonnais (Pas-de-Calais) : l'apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bourdu-Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences des rechargements massifs sur la morphodynamique d’un système de flèches sableuses parallèles : l’exemple du port de Dunkerque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral (CFL), Oct 2022, Chatou, France. pp.301-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphodynamique pluri-décennale de l'estuaire de l'Aber (Crozon, Finistère) : influence de la dépoldérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral (CFL), Oct 2022, Chatou, France. pp.257-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution récente des falaises du Pas-de-Calais d’Equihen au Cap Gris-Nez : l’apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Géologie et hydrodynamique en Manche : Géosciences et Hydrodynamique sur la façade Manche - Mer du Nord : Approche interdisciplinaire terre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie, Oct 2021, Wimereux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinze ans d’observation des forçages hydrodynamiques et des changements morphologiques de la flèche de galets du Sillon de Talbert (Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques et techniques Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de la Biodiversité (AFB), Jun 2019, Brest (Océanopolis), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medium-term survey of rapid morphodynamic evolution of a gravel barrier spit during storm event (Sillon de Talbert in Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie (Laboratoire LUSAC), Aug 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term shoreline evolution of Brittany sedimentary coast (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France, Centre de la Mer de Biarritz, Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical parameterization of wave runup and dune erosion during storm conditions on a natural macrotidal beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Coastal Symposium (ICS) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sydney, Mar 2016, Sydney, Australia. pp.932-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-187.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’indicateurs de prédisposition à l’érosion des falaises littorales sur les côtes du Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Atelier Terre-Mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse multicritère à grande échelle de facteurs de prédisposition à l'érosion (mouvements de terrain et sous cavages) de 2000 km de falaises côtières bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « JAG - Journées Aléa Gravitaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique post-tempête du trait de côte sableux du nord de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes Géomorphologues » organisées par la revue « Géomorphologie, Relief, Processus, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique à long terme du trait de côte des littoraux sédimentaires de la Zone Atelier Brest Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque biennal des Zones Ateliers - Les sciences à la rencontre de l’aménagement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution mi-séculaire des côtes sédimentaires du département du Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral, Jul 2014, Dunkerque, France. pp. 237-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2014</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Suivi de l’évolution du rivage par stéréophotogrammétrie aéroportée par drone dans le cadre du SNO DYNALIT : exemples sur la Côte d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse quantitative de l’évolution du littoral en baie de la Slack (Wimereux, Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 ans de recherches marines et littorales, en Manche et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Wimereux, France. , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphodynamique pluri-décennale de l’estuaire de l’Aber (Crozon, Finistère) : influence de la dépoldérisation (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification de l'érosion des côtes à falaises dans les pertuis charentais : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues (JJG 2019), Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decadal-scale variation in dune erosion and accretion as the result of extreme water level impact on the Vougot beach (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution mi-séculaire des côtes meubles du département du Finistère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Autret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01138316v1</w:t>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2017, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2017, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2016, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2014, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines : guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBO - Université de Brest. 2014, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fichaut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2012, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2012, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2011, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des dynamiques du trait de côte de la région Bretagne à différentes échelles spatio-temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2017BRES0010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-01563652v1</w:t>
+                <w:t xml:space="preserve">hal-01138316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6059,51 +6059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B51639E"/>
+    <w:nsid w:val="474646E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6207,51 +6207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B1E35F89"/>
+    <w:nsid w:val="6FB972BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9B09B1E6"/>
+    <w:nsid w:val="07B5C2A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6592,51 +6592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-blaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7510-6489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20312376X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123150565695506251331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billaudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Taveneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-187.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01563652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-blaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7510-6489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20312376X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123150565695506251331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01563652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billaudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Taveneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-187.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859537v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>