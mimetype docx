--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1123,295 +1123,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence David</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.674-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse3030674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143590v1</w:t>
+                <w:t xml:space="preserve">hal-01176040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (3), pp.674-698. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse3030674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176040v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1527,221 +1527,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et mécanismes physiques des risques littoraux</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hiance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Construire les stratégies locales d’adaptation face aux risques littoraux : des réformes à l’action opérationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARJ (LAboratoire de Recherche Juridique); TVES (Territoires, Villes, Environnement &amp; Société), Nov 2025, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352150v1</w:t>
+                <w:t xml:space="preserve">hal-05385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
+                <w:t xml:space="preserve">Causes et mécanismes physiques des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Construire les stratégies locales d’adaptation face aux risques littoraux : des réformes à l’action opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ (LAboratoire de Recherche Juridique); TVES (Territoires, Villes, Environnement &amp; Société), Nov 2025, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385991v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’érosion du secteur Est de la plage de Grandcamp-Maisy, Calvados (14)</w:t>
               </w:r>
@@ -2311,64 +2311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des dunes littorales belges : apports croisés de la prospection géoradar et de l'analyse de la couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,726 +3264,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term shoreline evolution of Brittany sedimentary coast (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical parameterization of wave runup and dune erosion during storm conditions on a natural macrotidal beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Coastal Symposium (ICS) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sydney, Mar 2016, Sydney, Australia. pp.932-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-187.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963171v1</w:t>
+                <w:t xml:space="preserve">hal-01251338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term shoreline evolution of Brittany sedimentary coast (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCC-France, Centre de la Mer de Biarritz, Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512289v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical parameterization of wave runup and dune erosion during storm conditions on a natural macrotidal beach</w:t>
+                <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Cancouët</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Coastal Symposium (ICS) 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France, Centre de la Mer de Biarritz, Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI75-187.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251338v1</w:t>
+                <w:t xml:space="preserve">hal-01512289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’indicateurs de prédisposition à l’érosion des falaises littorales sur les côtes du Finistère</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique post-tempête du trait de côte sableux du nord de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Atelier Terre-Mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes Géomorphologues » organisées par la revue « Géomorphologie, Relief, Processus, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963163v1</w:t>
+                <w:t xml:space="preserve">hal-01963098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère à grande échelle de facteurs de prédisposition à l'érosion (mouvements de terrain et sous cavages) de 2000 km de falaises côtières bretonnes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique à long terme du trait de côte des littoraux sédimentaires de la Zone Atelier Brest Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « JAG - Journées Aléa Gravitaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">3ème colloque biennal des Zones Ateliers - Les sciences à la rencontre de l’aménagement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963138v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique post-tempête du trait de côte sableux du nord de la Bretagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse d’indicateurs de prédisposition à l’érosion des falaises littorales sur les côtes du Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes Géomorphologues » organisées par la revue « Géomorphologie, Relief, Processus, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque « Atelier Terre-Mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963098v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique à long terme du trait de côte des littoraux sédimentaires de la Zone Atelier Brest Iroise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse multicritère à grande échelle de facteurs de prédisposition à l'érosion (mouvements de terrain et sous cavages) de 2000 km de falaises côtières bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque biennal des Zones Ateliers - Les sciences à la rencontre de l’aménagement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence « JAG - Journées Aléa Gravitaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963085v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution mi-séculaire des côtes sédimentaires du département du Finistère</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,77 +4524,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5239,303 +5239,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922577v1</w:t>
+                <w:t xml:space="preserve">hal-00859537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2013</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 24 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058033v1</w:t>
+                <w:t xml:space="preserve">hal-00922577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du cordon dunaire de la plage du Vougot pour l'année 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Suanez</w:t>
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 18 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859537v1</w:t>
+                <w:t xml:space="preserve">hal-01058033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2012</w:t>
               </w:r>
@@ -6059,51 +6059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="474646E5"/>
+    <w:nsid w:val="67CC8460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6207,51 +6207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FB972BD"/>
+    <w:nsid w:val="86343E4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07B5C2A5"/>
+    <w:nsid w:val="5385543A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6592,51 +6592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-blaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7510-6489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20312376X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123150565695506251331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01563652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billaudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Taveneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-187.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859537v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-blaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7510-6489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20312376X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123150565695506251331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01563652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billaudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Taveneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-187.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>