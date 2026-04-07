--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,3305 +66,3348 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified finite element modeling of TBM advance: a novel computational approach</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles” [Data in Brief 47 (2023) 108971]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadia Zaiter</w:t>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Mroueh</w:t>
+                <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.112590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500901v1</w:t>
+                <w:t xml:space="preserve">hal-05572655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenfield Response to EPBM Tunneling in Paris and Relations with TBM Operation Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified finite element modeling of TBM advance: a novel computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadia Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Michalski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937381v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Stability of Underground Masonry Vaults: The Case of the Mairie d’Ivry Station of the Paris Metro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greenfield Response to EPBM Tunneling in Paris and Relations with TBM Operation Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2108354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JGGEFK.GTENG-12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351237v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Branque</w:t>
+                <w:t xml:space="preserve">On the Stability of Underground Masonry Vaults: The Case of the Mairie d’Ivry Station of the Paris Metro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Moreno Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Michalski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Douroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47, pp.108971. </w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.190-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2108354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05010206v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastoplastic constitutive model for assessing ground settlements induced by deep excavations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+                <w:t xml:space="preserve">Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sgem-2023-0011⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.108971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351088v1</w:t>
+                <w:t xml:space="preserve">hal-05010206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du creusement au tunnelier sur un pieu : synthèse de l’exercice de prévision TULIP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An elastoplastic constitutive model for assessing ground settlements induced by deep excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El-Arja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 173 (2), 16 p. </w:t>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.231-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2022015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/sgem-2023-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04351220v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full scale study of pile response to EPBS tunnelling on a Grand Paris Express site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.104492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anisotropic Model for the Numerical Analysis of Tunneling-Induced Settlements in the Paris Area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
+                <w:t xml:space="preserve">Impact du creusement au tunnelier sur un pieu : synthèse de l’exercice de prévision TULIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10706-021-01683-5⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173 (2), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351260v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional finite element analysis of the influence of the umbrella arch on the settlements induced by shallow tunneling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Anisotropic Model for the Numerical Analysis of Tunneling-Induced Settlements in the Paris Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (4), pp.3133-3146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-021-01683-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100182v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the constitutive materials of an old masonry vaulted tunnel of the Paris subway system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three dimensional finite element analysis of the influence of the umbrella arch on the settlements induced by shallow tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hounyevou Klotoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583058.2017.1388883⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp 114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704730v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des ouvrages géotechniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the constitutive materials of an old masonry vaulted tunnel of the Paris subway system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moreno Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-c258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp. 195-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2017.1388883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151715v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites de la modélisation bidimensionnelle des tunnels urbains pour la prévision des tassements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique des ouvrages géotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saïtta</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 150 (2), pp.10P. </w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2017003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-c258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587409v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a coupled homogenization-damage model to masonry tunnel vaults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Limites de la modélisation bidimensionnelle des tunnels urbains pour la prévision des tassements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saïtta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83, pp.132-141. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150 (2), pp.10P. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2017003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475247v3</w:t>
+                <w:t xml:space="preserve">hal-01587409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the response of a reinforced wall to a high speed train passage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of a coupled homogenization-damage model to masonry tunnel vaults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moreno Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2674⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475941v3</w:t>
+                <w:t xml:space="preserve">hal-01475247v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of a Mechanically Stabilized Earth wall under harmonic loading: Experimental characterization and 3D finite elements model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the response of a reinforced wall to a high speed train passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65, pp.199 - 211. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (11), pp.1283-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768236v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475941v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaque en pleine section ou section divisée ? Le cas du tunnel de Chamoise sur l'A40</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic behavior of a Mechanically Stabilized Earth wall under harmonic loading: Experimental characterization and 3D finite elements model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnels et espace souterrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.199 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464293v1</w:t>
+                <w:t xml:space="preserve">hal-01768236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-face versus sequential excavation - A case study of the Chamoise Tunnel (France)</w:t>
+                <w:t xml:space="preserve">Attaque en pleine section ou section divisée ? Le cas du tunnel de Chamoise sur l'A40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Putz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Martin Putz Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Tunnelling/Geomechanik und Tunnelbau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tunnels et espace souterrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp 271-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214457v1</w:t>
+                <w:t xml:space="preserve">hal-01464293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations of the behavior of piled-raft foundations using a multiphase model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full-face versus sequential excavation - A case study of the Chamoise Tunnel (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Putz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2077⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics and Tunnelling/Geomechanik und Tunnelbau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp 469-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/geot.201400034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946100v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of long-term deformations of MSE walls based on various corrosion scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Linh Chau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (2), pp. 259-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement analysis of piled-raft foundations by means of a multiphase model accounting for soil-pile interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite element simulations of the behavior of piled-raft foundations using a multiphase model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (9), pp.1122-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.05.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801098v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the strip–backfill interaction model in the analysis of the behavior of a mechanically stabilized earth wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (3), pp 550-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sandf.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Settlement analysis of piled-raft foundations by means of a multiphase model accounting for soil-pile interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mestat</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881638v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (10), pp.1520-1536. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2011, 48 (10), pp 1520-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157160v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par éléments finis de l'effet de la corrosion sur le comportement des murs en terre armée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (10), pp.1520-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.1095⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00853077v1</w:t>
+                <w:t xml:space="preserve">hal-05157160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the behavior of a reinforced-earth wall subjected to a local load</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse par éléments finis de l'effet de la corrosion sur le comportement des murs en terre armée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Linh Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2011.02.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (15), 16p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613606v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modelling of the behaviour of a pile subjected to cyclic lateral loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of the behavior of a reinforced-earth wall subjected to a local load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean François Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (7-8), pp 999-1007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp 515-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2011.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613618v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrade Improvement Method for Existing Railway Lines : An Experimental and Numerical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional numerical modelling of the behaviour of a pile subjected to cyclic lateral loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (7-8), pp 999-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508998v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement d'un mur en Terre Armée : rôle de l'interface sol-armature dans la modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Subgrade Improvement Method for Existing Railway Lines : An Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Journal of Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (E), pp 461-494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508879v1</w:t>
+                <w:t xml:space="preserve">hal-00508998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments joints dans le code CESAR-LCPC : Application aux milieux fracturés, fissurés et aux problèmes d'interface</w:t>
               </w:r>
@@ -3376,51 +3419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedram Bemani Yazdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,1180 +3495,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-embedded optical fiber sensing cable interrogated by Brillouin optical-time domain reflectometry (B-OTDR) and optical frequency-domain reflectometry (OFDR) for embedded cavity detection and sinkhole warning system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement d'un mur en Terre Armée : rôle de l'interface sol-armature dans la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/3/034018⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129, pp 21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2009129021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451163v1</w:t>
+                <w:t xml:space="preserve">hal-00508879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of bolt-supported tunnels by means of a multiphase model conceived as an improved homogenization procedure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soil-embedded optical fiber sensing cable interrogated by Brillouin optical-time domain reflectometry (B-OTDR) and optical frequency-domain reflectometry (OFDR) for embedded cavity detection and sinkhole warning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanticq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/3/034018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.685⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402422v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion : The Holl halfspace : Use with caution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of bolt-supported tunnels by means of a multiphase model conceived as an improved homogenization procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (13), pp 15971615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geot.2007.57.7.633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00425410v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOMIS : une base de données sur la confrontation modèles numériques d'ouvrages - mesures in situ. Applications aux rideaux de palplanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discussion : The Holl halfspace : Use with caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (7), pp 633-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.2007.57.7.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007089v1</w:t>
+                <w:t xml:space="preserve">hal-00425410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of embankments and underground works</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">MOMIS : une base de données sur la confrontation modèles numériques d'ouvrages - mesures in situ. Applications aux rideaux de palplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 252-253, pp.49-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007125v1</w:t>
+                <w:t xml:space="preserve">hal-01007089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrages renforcés : approche par superposition de milieux continus et traitement numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of embankments and underground works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Semblat</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2003102043⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (3), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2004.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352507v1</w:t>
+                <w:t xml:space="preserve">hal-01007125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle homogénéisé pour le boulonnage du front de taille des tunnels: simulation d'essais en centrifugeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ouvrages renforcés : approche par superposition de milieux continus et traitement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rana Al Hallak</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12795119.2001.9692293⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 102, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2003102043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353014v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double time scale analysis of the consolidation of a two-strata poroelastic larger with high permeability contrast</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dormieux</w:t>
+                <w:t xml:space="preserve">Un modèle homogénéisé pour le boulonnage du front de taille des tunnels: simulation d'essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Hallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (1), pp.9-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2001.9692293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111566v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des non-linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Double time scale analysis of the consolidation of a two-strata poroelastic larger with high permeability contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29, pp.15-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079066v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des non linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des non-linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'IFP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (1), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst:1997002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111567v1</w:t>
+                <w:t xml:space="preserve">hal-02079066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des non linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dormieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'IFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:1997002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consolidation of a nonlinear poro-elastic layer in finite deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 15, pp.575-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4772,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Zaiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-12136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreno Regan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Douroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2108354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El-Arja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2023-0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMFL637P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilleron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sa&#239;tta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-021-01683-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hounyevou Klotoe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.02.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c258" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475941v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01768236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.12.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geot.201400034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8S0PTXW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHT23JS0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Linh Chau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08LWP1VH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X004JBKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soyez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9N3DJGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QDTBJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2009129021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanticq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieleman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinceslas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/3/034018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B5F5K7ML-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.685" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9WSVTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.7.633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Semblat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2003102043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Hallak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692293" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Zaiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-12136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreno Regan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Douroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2108354" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El-Arja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2023-0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMFL637P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilleron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sa&#239;tta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-021-01683-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hounyevou Klotoe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475941v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01768236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geot.201400034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8S0PTXW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Linh Chau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHT23JS0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08LWP1VH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1095" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X004JBKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9N3DJGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QDTBJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2009129021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanticq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieleman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinceslas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/3/034018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B5F5K7ML-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9WSVTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.7.633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.01.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Semblat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2003102043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Hallak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692293" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>