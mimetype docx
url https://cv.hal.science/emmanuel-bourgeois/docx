--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified finite element modeling of TBM advance: a novel computational approach</w:t>
+                <w:t xml:space="preserve">Simplified Finite-Element Modeling of TBM Advancement: A Novel Computational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadia Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mroueh</w:t>
@@ -287,323 +287,345 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, 26 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/IJGNAI.GMENG-12806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenfield Response to EPBM Tunneling in Paris and Relations with TBM Operation Variables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Soil Anisotropy on Surface Settlements Induced by Tunnelling: A Revealing Parametric Study and Nomogram Development to Improve Modelling Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Errahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JGGEFK.GTENG-12136⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.1218 - 1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.70158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937381v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Stability of Underground Masonry Vaults: The Case of the Mairie d’Ivry Station of the Paris Metro</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Greenfield Response to EPBM Tunneling in Paris and Relations with TBM Operation Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JGGEFK.GTENG-12136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2108354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04351237v1</w:t>
+                <w:t xml:space="preserve">hal-04937381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -652,4114 +674,4218 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.108971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastoplastic constitutive model for assessing ground settlements induced by deep excavations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+                <w:t xml:space="preserve">On the Stability of Underground Masonry Vaults: The Case of the Mairie d’Ivry Station of the Paris Metro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Moreno Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sgem-2023-0011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.190-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2108354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351088v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale study of pile response to EPBS tunnelling on a Grand Paris Express site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+                <w:t xml:space="preserve">An elastoplastic constitutive model for assessing ground settlements induced by deep excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El-Arja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104492⟩</w:t>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.231-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sgem-2023-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092569v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du creusement au tunnelier sur un pieu : synthèse de l’exercice de prévision TULIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+                <w:t xml:space="preserve">Full scale study of pile response to EPBS tunnelling on a Grand Paris Express site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Branque</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Michalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2022015⟩</w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, pp.104492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04351220v1</w:t>
+                <w:t xml:space="preserve">hal-04092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anisotropic Model for the Numerical Analysis of Tunneling-Induced Settlements in the Paris Area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
+                <w:t xml:space="preserve">Impact du creusement au tunnelier sur un pieu : synthèse de l’exercice de prévision TULIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173 (2), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2022015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10706-021-01683-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04351260v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional finite element analysis of the influence of the umbrella arch on the settlements induced by shallow tunneling</w:t>
+                <w:t xml:space="preserve">An Anisotropic Model for the Numerical Analysis of Tunneling-Induced Settlements in the Paris Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hounyevou Klotoe</w:t>
+                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (4), pp.3133-3146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-021-01683-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100182v1</w:t>
+                <w:t xml:space="preserve">hal-04351260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the constitutive materials of an old masonry vaulted tunnel of the Paris subway system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+                <w:t xml:space="preserve">Three dimensional finite element analysis of the influence of the umbrella arch on the settlements induced by shallow tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hounyevou Klotoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), pp. 195-215. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp 114-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15583058.2017.1388883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704730v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des ouvrages géotechniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the constitutive materials of an old masonry vaulted tunnel of the Paris subway system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moreno Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-c258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp. 195-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2017.1388883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151715v1</w:t>
+                <w:t xml:space="preserve">hal-01704730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites de la modélisation bidimensionnelle des tunnels urbains pour la prévision des tassements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique des ouvrages géotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saïtta</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2017003⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-c258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587409v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a coupled homogenization-damage model to masonry tunnel vaults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Moreno Regan</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the response of a reinforced wall to a high speed train passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.10.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (11), pp.1283-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475247v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475941v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the response of a reinforced wall to a high speed train passage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+                <w:t xml:space="preserve">Limites de la modélisation bidimensionnelle des tunnels urbains pour la prévision des tassements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2674⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150 (2), pp.10P. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2017003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475941v3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of a Mechanically Stabilized Earth wall under harmonic loading: Experimental characterization and 3D finite elements model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+                <w:t xml:space="preserve">Application of a coupled homogenization-damage model to masonry tunnel vaults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moreno Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65, pp.199 - 211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 83, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768236v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475247v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaque en pleine section ou section divisée ? Le cas du tunnel de Chamoise sur l'A40</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
+                <w:t xml:space="preserve">Dynamic behavior of a Mechanically Stabilized Earth wall under harmonic loading: Experimental characterization and 3D finite elements model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnels et espace souterrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.199 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464293v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-face versus sequential excavation - A case study of the Chamoise Tunnel (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Attaque en pleine section ou section divisée ? Le cas du tunnel de Chamoise sur l'A40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Putz Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Tunnelling/Geomechanik und Tunnelbau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tunnels et espace souterrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp 271-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01214457v1</w:t>
+                <w:t xml:space="preserve">hal-01464293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of long-term deformations of MSE walls based on various corrosion scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-face versus sequential excavation - A case study of the Chamoise Tunnel (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Putz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Truong Linh Chau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.02.006⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics and Tunnelling/Geomechanik und Tunnelbau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp 469-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/geot.201400034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863736v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations of the behavior of piled-raft foundations using a multiphase model</w:t>
+                <w:t xml:space="preserve">Analysis of long-term deformations of MSE walls based on various corrosion scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Linh Chau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2077⟩</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp. 259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946100v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the strip–backfill interaction model in the analysis of the behavior of a mechanically stabilized earth wall</w:t>
+                <w:t xml:space="preserve">Finite element simulations of the behavior of piled-raft foundations using a multiphase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Soyez</w:t>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2012.05.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (9), pp.1122-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986898v1</w:t>
+                <w:t xml:space="preserve">hal-00946100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement analysis of piled-raft foundations by means of a multiphase model accounting for soil-pile interactions</w:t>
+                <w:t xml:space="preserve">Influence of the strip–backfill interaction model in the analysis of the behavior of a mechanically stabilized earth wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.05.015⟩</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (3), pp 550-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00801098v1</w:t>
+                <w:t xml:space="preserve">hal-00986898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settlement analysis of piled-raft foundations by means of a multiphase model accounting for soil-pile interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mestat</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00881638v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (10), pp.1520-1536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par éléments finis de l'effet de la corrosion sur le comportement des murs en terre armée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Truong Linh Chau</w:t>
+                <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.1095⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (10), pp 1520-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00853077v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the behavior of a reinforced-earth wall subjected to a local load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse par éléments finis de l'effet de la corrosion sur le comportement des murs en terre armée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Linh Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (15), 16p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2011.02.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00613606v1</w:t>
+                <w:t xml:space="preserve">hal-00853077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modelling of the behaviour of a pile subjected to cyclic lateral loading</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the behavior of a reinforced-earth wall subjected to a local load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean François Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (7-8), pp 999-1007. </w:t>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp 515-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2011.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613618v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrade Improvement Method for Existing Railway Lines : An Experimental and Numerical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional numerical modelling of the behaviour of a pile subjected to cyclic lateral loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (7-8), pp 999-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508998v1</w:t>
+                <w:t xml:space="preserve">hal-00613618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments joints dans le code CESAR-LCPC : Application aux milieux fracturés, fissurés et aux problèmes d'interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Elmi</w:t>
+                <w:t xml:space="preserve">Subgrade Improvement Method for Existing Railway Lines : An Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedram Bemani Yazdi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009 (128), pp 15-25</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (E), pp 461-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489315v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement d'un mur en Terre Armée : rôle de l'interface sol-armature dans la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129, pp 21-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2009129021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-embedded optical fiber sensing cable interrogated by Brillouin optical-time domain reflectometry (B-OTDR) and optical frequency-domain reflectometry (OFDR) for embedded cavity detection and sinkhole warning system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lanticq</w:t>
+                <w:t xml:space="preserve">Eléments joints dans le code CESAR-LCPC : Application aux milieux fracturés, fissurés et aux problèmes d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vinceslas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedram Bemani Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (128), pp 15-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00451163v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of bolt-supported tunnels by means of a multiphase model conceived as an improved homogenization procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+                <w:t xml:space="preserve">Soil-embedded optical fiber sensing cable interrogated by Brillouin optical-time domain reflectometry (B-OTDR) and optical frequency-domain reflectometry (OFDR) for embedded cavity detection and sinkhole warning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanticq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.685⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/3/034018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402422v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion : The Holl halfspace : Use with caution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+                <w:t xml:space="preserve">Numerical simulation of bolt-supported tunnels by means of a multiphase model conceived as an improved homogenization procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geot.2007.57.7.633⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (13), pp 15971615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425410v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOMIS : une base de données sur la confrontation modèles numériques d'ouvrages - mesures in situ. Applications aux rideaux de palplanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mestat</w:t>
+                <w:t xml:space="preserve">Discussion : The Holl halfspace : Use with caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (7), pp 633-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.2007.57.7.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007089v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of embankments and underground works</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">MOMIS : une base de données sur la confrontation modèles numériques d'ouvrages - mesures in situ. Applications aux rideaux de palplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 252-253, pp.49-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007125v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrages renforcés : approche par superposition de milieux continus et traitement numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Garnier</w:t>
+                <w:t xml:space="preserve">Numerical modelling of embankments and underground works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sudret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Semblat</w:t>
+                <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 102, pp.43-52. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (3), pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2003102043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2004.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352507v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle homogénéisé pour le boulonnage du front de taille des tunnels: simulation d'essais en centrifugeuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouvrages renforcés : approche par superposition de milieux continus et traitement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sudret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rana Al Hallak</w:t>
+                <w:t xml:space="preserve">J.-F. Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12795119.2001.9692293⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 102, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2003102043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353014v1</w:t>
+                <w:t xml:space="preserve">hal-04352507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double time scale analysis of the consolidation of a two-strata poroelastic larger with high permeability contrast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle homogénéisé pour le boulonnage du front de taille des tunnels: simulation d'essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dormieux</w:t>
+                <w:t xml:space="preserve">Bruno Sudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Hallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (1), pp.9-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2001.9692293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111566v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des non-linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Double time scale analysis of the consolidation of a two-strata poroelastic larger with high permeability contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29, pp.15-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079066v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des non linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des non-linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'IFP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (1), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst:1997002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111567v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des non linéarités géométriques dans la modélisation de la compaction des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dormieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'IFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:1997002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consolidation of a nonlinear poro-elastic layer in finite deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 15, pp.575-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4906,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Zaiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-12136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreno Regan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Douroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2108354" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El-Arja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2023-0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMFL637P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilleron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sa&#239;tta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-021-01683-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hounyevou Klotoe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475941v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01768236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geot.201400034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8S0PTXW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Linh Chau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHT23JS0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08LWP1VH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1095" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X004JBKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9N3DJGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QDTBJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2009129021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanticq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieleman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinceslas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/3/034018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B5F5K7ML-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9WSVTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.7.633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.01.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Semblat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2003102043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Hallak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692293" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Zaiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-12806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Errahali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.70158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-12136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreno Regan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Douroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2108354" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El-Arja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2023-0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMFL637P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilleron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sa&#239;tta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-021-01683-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hounyevou Klotoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.02.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475941v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2674" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01768236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geot.201400034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8S0PTXW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Linh Chau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHT23JS0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08LWP1VH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1095" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X004JBKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soyez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9N3DJGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QDTBJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2009129021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanticq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieleman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinceslas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/3/034018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B5F5K7ML-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.685" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9WSVTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.7.633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.01.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Semblat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2003102043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Hallak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692293" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>