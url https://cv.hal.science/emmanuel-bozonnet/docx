--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -115,278 +115,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific metrics for direct adiabatic cooling of industrial buildings and climate adaptation</w:t>
+                <w:t xml:space="preserve">A methodology to bridge urban shade guidelines with climate metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Breteau</w:t>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Marika Vellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115472⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.106322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950835v1</w:t>
+                <w:t xml:space="preserve">hal-05017503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to bridge urban shade guidelines with climate metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific metrics for direct adiabatic cooling of industrial buildings and climate adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Vellei</w:t>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rendu</w:t>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlota Griffon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 124, pp.106322. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.115472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017503v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typical and extreme weather datasets for studying the resilience of buildings to climate change and heatwaves</w:t>
               </w:r>
@@ -532,51 +532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane M'Saouri El Bat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -630,282 +630,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal impact of street canyon microclimate on building energy needs using TRNSYS: A case study of the city of Tangier in Morocco</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ongun Berk Kazanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnen Levinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Heiselberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100834⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.111312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313284v1</w:t>
+                <w:t xml:space="preserve">hal-03313253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal impact of street canyon microclimate on building energy needs using TRNSYS: A case study of the city of Tangier in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane M'Saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 251, pp.111312. </w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.100834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03313253v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approach to the evaluation of local urban overheating– A coastal city case-study</w:t>
               </w:r>
@@ -1051,51 +1051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nari Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,951 +1153,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a practical model to assess the local urban interactions in building energy simulation with a street canyon</w:t>
+                <w:t xml:space="preserve">Building and Urban Cooling Performance Indexes of Wetted and Green Roofs—A Case Study under Current and Future Climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.720-739. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.6192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1818829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13236192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944725v1</w:t>
+                <w:t xml:space="preserve">hal-03029434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Urban Cooling Performance Indexes of Wetted and Green Roofs—A Case Study under Current and Future Climates</w:t>
+                <w:t xml:space="preserve">Integration of a practical model to assess the local urban interactions in building energy simulation with a street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madi Kaboré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (23), pp.6192. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.720-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13236192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1818829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029434v1</w:t>
+                <w:t xml:space="preserve">hal-02944725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés radiatives des bâtiments pour le rafraîchissement passif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a Monte Carlo-based numerical model for solar analyses in urban canyon configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Doya</w:t>
+                <w:t xml:space="preserve">Mattia Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Inard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuele Bonamente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Goia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416763v1</w:t>
+                <w:t xml:space="preserve">hal-02427555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a Monte Carlo-based numerical model for solar analyses in urban canyon configurations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco Goia</w:t>
+                <w:t xml:space="preserve">Propriétés radiatives des bâtiments pour le rafraîchissement passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Nicolini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Construction Responsable</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427555v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salagnac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Perrin</w:t>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840841v1</w:t>
+                <w:t xml:space="preserve">hal-01839045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozonnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839977v1</w:t>
+                <w:t xml:space="preserve">hal-01840841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIM et conception intégrée - Interopérabilité et optimisation de la performance environnementale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984711v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">BIM et conception intégrée - Interopérabilité et optimisation de la performance environnementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01839045v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green wall impacts inside and outside buildings: experimental study</w:t>
               </w:r>
@@ -2109,51 +2109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.578 - 583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.403 - 411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,77 +2316,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction cost and energy performance of single family houses: From integrated design to automated optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,51 +2445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling green wall interactions with street canyons for building energy simulation in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2549,64 +2549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation tools to assess microclimate and building energy – A case study on the design of a new district</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,51 +2666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal effects of vegetated envelopes: Integration of a validated model in a building energy simulation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2782,51 +2782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban heat islands and sensitive building design – A study in some French cities’ context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19, pp.292-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2885,51 +2885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the urban microclimate mitigation potential of green roofs and green walls in street canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,64 +2989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool materials impact at district scale—Coupling building energy and microclimate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.254-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3092,51 +3092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling methods to assess urban fluxes and heat island mitigation measures from street to city scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,77 +3222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3320,418 +3320,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of cool facades’ performance in a dense urban environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward integrated building design: A parametric method for evaluating heating demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ENBUILD.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APPLTHERMALENG.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014471v1</w:t>
+                <w:t xml:space="preserve">hal-02014461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (6), pp.752 - 761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward integrated building design: A parametric method for evaluating heating demand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental measurement of cool facades’ performance in a dense urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.267-274. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.42-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.APPLTHERMALENG.2012.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ENBUILD.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014461v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roofs impact on building thermal response: A French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,64 +3816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the radiative exchanges in urban areas: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.163-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3907,51 +3907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Behaviour of buildings: modelling the impact of urban heat island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Implementation of the Energy Performance Directive Throughout Europe - A review of the vocational training need for the EPBD throghout Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4084,51 +4084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la demande energétique de climatisation pour une construction urbaine de type mediterranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,51 +4179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling solar effects on the heat and mass transfer in a street</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4327,90 +4327,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyMDU (Python Urban Data Model)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Vellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainagul Jumabekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4525,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kyriakodis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Penillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eindhoven University of Technology, Jul 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duforestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Building Performance Simulation Association, Aug 2025, Brisbane (AU), Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4724,90 +4724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience aux vagues de chaleur d’un système de rafraîchissement adiabatique indirect destiné aux bâtiments tertiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,90 +4832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to combine direct and indirect adiabatic cooling into an air handling unit for resilient tertiary buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Building Performance Simulation Association, Aug 2025, Brisbane (AU), Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4943,208 +4943,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de données urbain pour l'étude de la surchauffe des quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ile d'Oléron, France. pp.439-446</w:t>
+              <w:t xml:space="preserve">IBPSA France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587660v1</w:t>
+                <w:t xml:space="preserve">hal-04599209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Energy Needs of a Building Located in an Urban Canyon Under Mediterranean Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,1480 +5136,1497 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Science and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cham, Switzerland. pp.516-525, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43934-6_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TROPIC pour l’étude du rafraîchissement passif des écoles polynésiennes dans un contexte de changement climatique : confort thermique, qualité de l’air, santé cognitive et réduction des consommations électriques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Sondaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Oléron (FR), France. pp.413-420</w:t>
+              <w:t xml:space="preserve">, May 2024, Ile d'Oléron, France. pp.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587632v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct adiabatic cooling systems – Resilience to climate change for industrial building applications in a Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIVC - Retrofitting the Building Stock: Challenges and Opportunities for Indoor Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dublin, Ireland. pp.256‑265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un modèle de microclimat méso-échelle dans une plateforme d'énergétique du bâtiment à l'échelle quartier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Projet TROPIC pour l’étude du rafraîchissement passif des écoles polynésiennes dans un contexte de changement climatique : confort thermique, qualité de l’air, santé cognitive et réduction des consommations électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Boulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Lodzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Oléron (FR), France. pp.413-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618818v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du potentiel de rafraichissement d'un quartier méditerranéen par ventilation naturelle avec un modèle couplé de microclimat et de bâtiment multizone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intégration d'un modèle de microclimat méso-échelle dans une plateforme d'énergétique du bâtiment à l'échelle quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duforestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Riederer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">IBPSA France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593287v1</w:t>
+                <w:t xml:space="preserve">hal-04618818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de données urbain pour l'étude de la surchauffe des quartiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude du potentiel de rafraichissement d'un quartier méditerranéen par ventilation naturelle avec un modèle couplé de microclimat et de bâtiment multizone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kyriakodis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Riederer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2024</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599209v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions des normes de conception dans un contexte de changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of retro-reflective windowpanes on building energy demand and pedestrian thermal comfort under various neighborhood settlements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G-E Kyriakodis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penillard Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Schiavoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caillet Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Fiabilité des Matériaux et des Structures (JFMS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands (IC2UHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMIT University, Dec 2023, Melbourne (AUS), Australia. pp.1097-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958404v1</w:t>
+                <w:t xml:space="preserve">hal-04395284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a microclimate simulation tool on an experimental mock-up and passive cooling strategies assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G-E Kyriakodis</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMIT University, Dec 2023, Melbourne (AUS), Australia. pp.1027-1036</w:t>
+              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France. pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395104v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évolutions des normes de conception dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France. pp.127</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Fiabilité des Matériaux et des Structures (JFMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113120v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of retro-reflective windowpanes on building energy demand and pedestrian thermal comfort under various neighborhood settlements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a microclimate simulation tool on an experimental mock-up and passive cooling strategies assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Riederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-E Kyriakodis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands (IC2UHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMIT University, Dec 2023, Melbourne (AUS), Australia. pp.1097-1106</w:t>
+              <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMIT University, Dec 2023, Melbourne (AUS), Australia. pp.1027-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395284v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Salvati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feryal Chtioui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Mamak Pourabdollahtootkaboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Gaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694968v1</w:t>
+                <w:t xml:space="preserve">hal-03719487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryal Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Baroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Gaur</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719487v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances énergétiques d'un système de rafraîchissement adiabatique intégré au sein d'un bâtiment industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie Ville et Transition face aux défis climatiques et énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6645,330 +6645,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux techniques de rafraîchissement passif en toiture sous différentes conditions climatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to quantify the potential local climate mitigation of a district energy network compared to individual air conditioning systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G-E Kyriakodis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Machard</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Riederer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Français de Thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-010⟩</w:t>
+              <w:t xml:space="preserve">2021 Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium. pp.768 - 775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2021.30360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695433v1</w:t>
+                <w:t xml:space="preserve">hal-03752200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to quantify the potential local climate mitigation of a district energy network compared to individual air conditioning systems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux techniques de rafraîchissement passif en toiture sous différentes conditions climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féryal Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Riederer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium. pp.768 - 775, </w:t>
+              <w:t xml:space="preserve">29e Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, Jun 2021, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26868/25222708.2021.30360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752200v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess ecodistrict resilience to urban heat stress under future heatwaves? A case study for the city of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Lacedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCRBE 2020 - INTERNATIONAL CONFERENCE on Climate Resilient Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bali, Indonesia. pp.11-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6996,295 +6996,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of Urban Microclimate in Detailed Urban Building Energy Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact Of Urban Microclimate On The Energy Performance Of Riad-type Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane M'Saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Riederer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.3714-3721, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371283v1</w:t>
+                <w:t xml:space="preserve">hal-02371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Of Urban Microclimate On The Energy Performance Of Riad-type Buildings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantifying the Impact of Urban Microclimate in Detailed Urban Building Energy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kyriakodis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Riederer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.3714-3721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371294v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the inconsistencies of urban building energy simulations through strong microclimate coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios-Evrystheas Kyriakodis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riederer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands (IC2UHI2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7331,51 +7331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted operating fault model for a heat pump life cycle's simulation by Petri net approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Toan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7407,476 +7407,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988173v1</w:t>
+                <w:t xml:space="preserve">hal-01988113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Urban Heat Island mitigation strategies at local building and street scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation des défauts d'usage d'une pompe à chaleur sous forme de réseau de Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Vo Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Urban Mitigation Technologies - International Conference and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnic University of Bari, Jul 2018, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015931v1</w:t>
+                <w:t xml:space="preserve">hal-02017892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988113v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des défauts d'usage d'une pompe à chaleur sous forme de réseau de Pétri</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of Urban Heat Island mitigation strategies at local building and street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Advances in Urban Mitigation Technologies - International Conference and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic University of Bari, Jul 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017892v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des paramètres sensibles pour la conception de bassin de toit ouvert pour le rafraîchissement passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7927,51 +7927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios-Evrystheas Kyriakodis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Riederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2018 (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8147,51 +8147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane M'Saouri El Bat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8223,852 +8223,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation thermique et gestion des eaux pluviales par les arbres en ville : projet VegDUD et autres projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">32ème Arborencontre: Les plantations permettant de gérer les eaux pluviales et réguler la température en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, MONTÉVRAIN, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841377v1</w:t>
+                <w:t xml:space="preserve">hal-01715227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-district design and decision process through building energy and local microclimate assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Riederer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005525v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation thermique et gestion des eaux pluviales par les arbres en ville : projet VegDUD et autres projets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Chancibault</w:t>
+                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozonnet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Arborencontre: Les plantations permettant de gérer les eaux pluviales et réguler la température en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, MONTÉVRAIN, France. 21p</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715227v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eco-district design and decision process through building energy and local microclimate assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios-Evrystheas Kyriakodis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Riederer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">PLEA2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719545v1</w:t>
+                <w:t xml:space="preserve">hal-02005525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Refroidir la ville, des solutions contre les ilots de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
+              <w:t xml:space="preserve">Build and Connect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841116v1</w:t>
+                <w:t xml:space="preserve">hal-02015954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidir la ville, des solutions contre les ilots de chaleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Performance Indicator to Assess Building and District Cooling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Build and Connect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on Countermeasures to Urban Heat Island</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp.117-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015954v1</w:t>
+                <w:t xml:space="preserve">hal-01985003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Performance Indicator to Assess Building and District Cooling Strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Countermeasures to Urban Heat Island</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01985003v1</w:t>
+                <w:t xml:space="preserve">hal-01841116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9106,77 +9106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated refurbishment of collective housing and optimization process with real products databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.531-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9195,1439 +9195,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi objective design tool for the french detached house market: cost and energy performance optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of urban cooling strategies impact using a coupled model for urban microclimate and building energy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Montecot</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BS 2015 - 14th International Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014639v1</w:t>
+                <w:t xml:space="preserve">hal-02014620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Srun</w:t>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multi objective design tool for the french detached house market: cost and energy performance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Montecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
+              <w:t xml:space="preserve">BS 2015 - 14th International Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841385v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of urban cooling strategies impact using a coupled model for urban microclimate and building energy simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014620v1</w:t>
+                <w:t xml:space="preserve">hal-01841385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios de végétalisation de la ville de Nantes (France) pour l'adaptation au changement climatique : évaluation énergétique, microclimatique et hydrologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation au changement climatique: quelles contributions l'urbanisme peut-il apporter?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, SION, Suisse. 10p</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723003v1</w:t>
+                <w:t xml:space="preserve">hal-01017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scénarios de végétalisation de la ville de Nantes (France) pour l'adaptation au changement climatique : évaluation énergétique, microclimatique et hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">Adaptation au changement climatique: quelles contributions l'urbanisme peut-il apporter?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, SION, Suisse. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017572v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A new tool for designing cost effective low energy houses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Montecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2UHI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
+              <w:t xml:space="preserve">BSO14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014681v1</w:t>
+                <w:t xml:space="preserve">hal-02014715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for designing cost effective low energy houses in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Inard</w:t>
+                <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSO14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014715v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agota Szucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
+              <w:t xml:space="preserve">IC2UHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017724v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How UHI is taken into account in the location and the design of public buildings for sensitive people to rising temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.876-887</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014704v1</w:t>
+                <w:t xml:space="preserve">hal-02014698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How UHI is taken into account in the location and the design of public buildings for sensitive people to rising temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.876-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014698v1</w:t>
+                <w:t xml:space="preserve">hal-02014704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of a new district design through a coupled model for urban microclimate and building energy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10659,735 +10659,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of cool materials on building energy demand at district scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexaki Petroula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841356v1</w:t>
+                <w:t xml:space="preserve">hal-02014741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ground thermal inertia on the energy balance of commercial low-rise buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841363v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
+              <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014755v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory comparison of cool roofing material measurement methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of ground thermal inertia on the energy balance of commercial low-rise buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
+              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014736v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cool materials on building energy demand at district scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gros</w:t>
+                <w:t xml:space="preserve">Interlaboratory comparison of cool roofing material measurement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afroditi Synnefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Pantazaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexaki Petroula</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matheos Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014741v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
+                <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
+              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014775v1</w:t>
+                <w:t xml:space="preserve">hal-02014755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the building energy demand at district scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Urban Climate - ICUC8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11412,77 +11412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique d'un bâtiment de dépôt et tertiaire à basse consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Clerjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11527,1197 +11527,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions ville-climat-énergie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Rodriguez</w:t>
+                <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La modélisation de la ville : du modèle au projet urbain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Marne la Vallée, France. pp.16-33</w:t>
+              <w:t xml:space="preserve">ISES Solar World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164452v1</w:t>
+                <w:t xml:space="preserve">hal-01738720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool Roofs - Rafraichissement des bâtiments et des ambiances urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions ville-climat-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque « La modélisation de la ville : du modèle au projet urbain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Marne la Vallée, France. pp.16-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015961v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cool Roofs - Rafraichissement des bâtiments et des ambiances urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
+              <w:t xml:space="preserve">Solar Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738722v1</w:t>
+                <w:t xml:space="preserve">hal-02015961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738720v1</w:t>
+                <w:t xml:space="preserve">hal-01738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparison of building energy models prognostics for cool façades' performance in a dense urban environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Cool roofs impact on building thermal response - a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2010, 10th REHVA world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">PALENC 2010, Passive and Low Energy Cooling for the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.Session 22: Cool roofs technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490436v1</w:t>
+                <w:t xml:space="preserve">hal-00609040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of cool facades in dense urban environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Technical advances in the EU-Cool Roof project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zinzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kolokotroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denia Kolokotsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheos Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALENC 2010, Passive and Low Energy Cooling for the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.Session 23: Green roofs and roofing technologies</w:t>
+              <w:t xml:space="preserve">EuroSun 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.SOLAR ENERGY IN ARCHITECTURE I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609039v1</w:t>
+                <w:t xml:space="preserve">hal-00609041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des ouvrants en toiture sur les performances énergétiques de bâtiments industriels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">comparison of building energy models prognostics for cool façades' performance in a dense urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">Clima 2010, 10th REHVA world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738723v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical advances in the EU-Cool Roof project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benefits of cool facades in dense urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSun 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.SOLAR ENERGY IN ARCHITECTURE I</w:t>
+              <w:t xml:space="preserve">PALENC 2010, Passive and Low Energy Cooling for the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.Session 23: Green roofs and roofing technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609041v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roofs impact on building thermal response - a French case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude de l’impact des ouvrants en toiture sur les performances énergétiques de bâtiments industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Doya</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALENC 2010, Passive and Low Energy Cooling for the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.Session 22: Cool roofs technologies</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609040v1</w:t>
+                <w:t xml:space="preserve">hal-01738723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigating changes in façades' energy balance according to coating optical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling the global warming effect on indoor temperature peaks and cooling systems consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.1753-1760</w:t>
+              <w:t xml:space="preserve">Building Simulation 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. p.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490430v1</w:t>
+                <w:t xml:space="preserve">hal-00456366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the global warming effect on indoor temperature peaks and cooling systems consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">investigating changes in façades' energy balance according to coating optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. p.117</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.1753-1760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456366v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evaluation of energy performance achieved by cool paints for dense urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12755,51 +12755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPBD training needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2007 - Workshop Web based learning for the Energy Performance of Buildings Directive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12818,536 +12818,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microclimats urbains et la demande énergétique du bâti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">étude de la demande énergétique de climatisation pour une construction urbaine de type méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.14</w:t>
+              <w:t xml:space="preserve">CLIMAMED 2006 - 3rd Mediterranean Congress of HVAC Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.247-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312384v1</w:t>
+                <w:t xml:space="preserve">hal-00312386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive vocational training tool for the energy performance buildings directive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation couplée des transferts thermoaérauliques à l'échelle d'une rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Energy Performance and Indoor Climate in Buildings and 27th International Conference of the Air Infiltration and Ventilation Centre, EPIC-AIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537713v1</w:t>
+                <w:t xml:space="preserve">hal-00312387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée des transferts thermoaérauliques à l'échelle d'une rue</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interactive vocational training tool for the energy performance buildings directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Katsamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kolokotsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saridakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">4th International Conference on Energy Performance and Indoor Climate in Buildings and 27th International Conference of the Air Infiltration and Ventilation Centre, EPIC-AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312387v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling air flows around buildings in urban environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les microclimats urbains et la demande énergétique du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Performance and Environmental Quality of Buildings (EPEQUB2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312385v1</w:t>
+                <w:t xml:space="preserve">hal-00312384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">étude de la demande énergétique de climatisation pour une construction urbaine de type méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling air flows around buildings in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMAMED 2006 - 3rd Mediterranean Congress of HVAC Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France. pp.247-255</w:t>
+              <w:t xml:space="preserve">Energy Performance and Environmental Quality of Buildings (EPEQUB2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312386v1</w:t>
+                <w:t xml:space="preserve">hal-00312385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermo-aéraulique d'une rue de type canyon soumise au phénomène couplé de l'ensoleillement et du vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13392,295 +13392,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sim_zonal: a software to evaluate the risk of discomfort: coupling with an energy engine, comparison with cfd codes and experimental measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact du micro-climat urbain sur les bâtiments: Circulation d'air et évaluation du rayonnement solaire à l'échelle d'une rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Trompezinsky</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation'03 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIème Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, la Rochelle, France. pp.135-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2003.9692456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312617v1</w:t>
+                <w:t xml:space="preserve">hal-00312389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du micro-climat urbain sur les bâtiments: Circulation d'air et évaluation du rayonnement solaire à l'échelle d'une rue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sim_zonal: a software to evaluate the risk of discomfort: coupling with an energy engine, comparison with cfd codes and experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trompezinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Rencontres Universitaires de Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation'03 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Eindhoven, Pays-Bas. pp.1423-1428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312389v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation thermo-aéraulique du microclimat urbain à l'échelle d'une rue de type canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13763,51 +13763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2024 des recherches de l’axe Micro-climat Urbain et Énergie de l'IRSTV (FR CNRS 2488)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13858,103 +13858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d’indicateurs de confort intérieur d’un bâtiment industriel équipé d’un système de rafraîchissement adiabatique direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès Français de Thermique (SFT 2023) : Thermique et agroressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13979,103 +13979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances énergétiques d’un système de rafraîchissement adiabatique intégré au sein d’un bâtiment industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Franco-Québécois 2022 (CIFQ 2022 ) : Villes et transition face aux défis climatiques et énergétiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14126,260 +14126,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre de la simulation - Microclimat et environnement proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eyrolles, pp.415-424, 2016, 978-2-212-14275-4</w:t>
+              <w:t xml:space="preserve">, Eyrolles, pp.240-256, 2016, 978-2-212-14275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841409v1</w:t>
+                <w:t xml:space="preserve">hal-02014506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la simulation - Microclimat et environnement proche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eyrolles, pp.240-256, 2016, 978-2-212-14275-4</w:t>
+              <w:t xml:space="preserve">, Eyrolles, pp.415-424, 2016, 978-2-212-14275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014506v1</w:t>
+                <w:t xml:space="preserve">hal-01841409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de la simulation - Géométrie, liens avec la maquette numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, pp.256-270, 2016, 978-2-212-14275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14404,51 +14404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur la consommation énergétique et le confort dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14456,51 +14456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une ville verte-Les rôles du végétal en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae éditions, pp.67-84, 2014, 978-2-7592-2171-4</w:t>
@@ -14523,221 +14523,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool Roofs’ Case Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Micro-climats et interactions avec le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Zinzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Development of Cool Materials for the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bentham Science Publishers, pp.333-381, 2013, 978-1-60805-597-5</w:t>
+              <w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse des Mines, pp.39, 2013, 978-2-35671-051-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014524v1</w:t>
+                <w:t xml:space="preserve">hal-02014534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-climats et interactions avec le bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cool Roofs’ Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zinzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse des Mines, pp.39, 2013, 978-2-35671-051-2</w:t>
+              <w:t xml:space="preserve">Advances in the Development of Cool Materials for the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bentham Science Publishers, pp.333-381, 2013, 978-1-60805-597-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014534v1</w:t>
+                <w:t xml:space="preserve">hal-02014524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bâtiment à la ville, du microclimat à la demande énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14876,51 +14876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14964,51 +14964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane M'Saouri El Bat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15039,51 +15039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on ULR case study in Poitiers (France) - Simulations and experiments - WP3: Technical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15101,77 +15101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toitures rafraichissantes &amp;quot;Cool Roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15202,64 +15202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de plateformes de simulation opérationnelles - Techniques de médiation entre les outils - Etude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15271,177 +15271,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on participants profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Report on the vocational training needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.53</w:t>
+              <w:t xml:space="preserve">2006, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540824v1</w:t>
+                <w:t xml:space="preserve">hal-00540826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the vocational training needs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Report on participants profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.36</w:t>
+              <w:t xml:space="preserve">2006, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540826v1</w:t>
+                <w:t xml:space="preserve">hal-00540824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15459,77 +15459,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy recommendations from IEA EBCAnnex 80: Resilient Cooling of Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnen Levinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Corrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15834,51 +15834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final Projet ANR- 09-VILL-0007 VegDUD Programme Villes Durables 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15943,51 +15943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBAT : Approche méthodologique de la construction durable en milieu urbain : le microclimat urbain et son impact environnemental sur les constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16093,51 +16093,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des microclimats urbains sur la demande énergétique des bâtiments - Cas de la rue canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de la Rochelle, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16196,51 +16196,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilots de chaleur urbains et stratégies d'atténuation - Du quartier au bâtiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de la Rochelle, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16427,51 +16427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Griffon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106322" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak P. Tootkaboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03319-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M&#8217;saouri El Bat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1818829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106638" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AUTCON.2016.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L62NR31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2015.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82B2XV61-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2014.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62XWSVX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.11.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBJ4931-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APPLTHERMALENG.2012.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0S9QN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.07.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1K7R3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2011.582353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SOLENER.2004.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W9NJ7HZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05088280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c27db2550b59e91e1788ce203054d1925e26109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Valledor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kyriakodis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Penillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04746310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_52" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587632v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boulic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lodzinski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bryk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-E Kyriakodis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penillard Anne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Xavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752200v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211137" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371294v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532686v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Evrystheas Kyriakodis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37285/bsp.ic2uhi.25" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Toan Vo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Vo Minh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riederer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005525v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015954v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.10.014" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Montecot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014736v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Synnefa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pantazaras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheos Santamouris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014741v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexaki Petroula" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164452v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015961v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609039v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zinzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolokotroni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denia Kolokotsa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312383v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312384v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsamaki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokotsa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saridakis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312388v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692456" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428072v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014506v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014534v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarracino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Demarchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540826v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Arens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Corrado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Gilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guarracino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Griffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106322" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak P. Tootkaboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03319-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M&#8217;saouri El Bat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1818829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AUTCON.2016.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L62NR31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2015.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82B2XV61-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2014.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62XWSVX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APPLTHERMALENG.2012.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0S9QN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.11.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBJ4931-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.07.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1K7R3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2011.582353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SOLENER.2004.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W9NJ7HZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05088280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c27db2550b59e91e1788ce203054d1925e26109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Valledor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kyriakodis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Penillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04746310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lodzinski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bryk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-E Kyriakodis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penillard Anne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211137" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532686v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Evrystheas Kyriakodis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37285/bsp.ic2uhi.25" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Toan Vo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Vo Minh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015931v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riederer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.10.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014639v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Montecot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014715v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014741v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexaki Petroula" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Synnefa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pantazaras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheos Santamouris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015961v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zinzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolokotroni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denia Kolokotsa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312383v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsamaki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokotsa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saridakis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312388v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692456" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428072v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014506v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014524v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarracino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Demarchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Arens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Corrado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Gilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guarracino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>