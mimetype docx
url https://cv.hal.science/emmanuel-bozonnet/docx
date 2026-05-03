--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -630,282 +630,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal impact of street canyon microclimate on building energy needs using TRNSYS: A case study of the city of Tangier in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane M'Saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111312⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.100834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313253v1</w:t>
+                <w:t xml:space="preserve">hal-03313284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal impact of street canyon microclimate on building energy needs using TRNSYS: A case study of the city of Tangier in Morocco</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ongun Berk Kazanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnen Levinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Heiselberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, pp.100834. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.111312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03313284v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approach to the evaluation of local urban overheating– A coastal city case-study</w:t>
               </w:r>
@@ -1153,248 +1153,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Urban Cooling Performance Indexes of Wetted and Green Roofs—A Case Study under Current and Future Climates</w:t>
+                <w:t xml:space="preserve">Integration of a practical model to assess the local urban interactions in building energy simulation with a street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madi Kaboré</w:t>
+                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (23), pp.6192. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.720-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13236192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1818829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029434v1</w:t>
+                <w:t xml:space="preserve">hal-02944725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a practical model to assess the local urban interactions in building energy simulation with a street canyon</w:t>
+                <w:t xml:space="preserve">Building and Urban Cooling Performance Indexes of Wetted and Green Roofs—A Case Study under Current and Future Climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaid Romani</w:t>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.720-739. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.6192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1818829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13236192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944725v1</w:t>
+                <w:t xml:space="preserve">hal-03029434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a Monte Carlo-based numerical model for solar analyses in urban canyon configurations</w:t>
               </w:r>
@@ -1609,51 +1609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,51 +1738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,388 +3320,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward integrated building design: A parametric method for evaluating heating demand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Inard</w:t>
+                <w:t xml:space="preserve">Experimental measurement of cool facades’ performance in a dense urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ENBUILD.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.APPLTHERMALENG.2012.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014461v1</w:t>
+                <w:t xml:space="preserve">hal-02014471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Toward integrated building design: A parametric method for evaluating heating demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APPLTHERMALENG.2012.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690656v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of cool facades’ performance in a dense urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Doya</w:t>
+                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55, pp.42-50. </w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (6), pp.752 - 761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.ENBUILD.2011.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014471v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roofs impact on building thermal response: A French case study</w:t>
               </w:r>
@@ -5051,610 +5051,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of the Energy Needs of a Building Located in an Urban Canyon Under Mediterranean Climate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Sondaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Thermal Science and Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ile d'Oléron, France. pp.439-446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746310v1</w:t>
+                <w:t xml:space="preserve">hal-04587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of the Energy Needs of a Building Located in an Urban Canyon Under Mediterranean Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Thermal Science and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cham, Switzerland. pp.516-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43934-6_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580586v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Ile d'Oléron, France. pp.439-446</w:t>
+              <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587660v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct adiabatic cooling systems – Resilience to climate change for industrial building applications in a Mediterranean climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+                <w:t xml:space="preserve">Projet TROPIC pour l’étude du rafraîchissement passif des écoles polynésiennes dans un contexte de changement climatique : confort thermique, qualité de l’air, santé cognitive et réduction des consommations électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Boulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Lodzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVC - Retrofitting the Building Stock: Challenges and Opportunities for Indoor Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dublin, Ireland. pp.256‑265</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Oléron (FR), France. pp.413-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636838v1</w:t>
+                <w:t xml:space="preserve">hal-04587632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TROPIC pour l’étude du rafraîchissement passif des écoles polynésiennes dans un contexte de changement climatique : confort thermique, qualité de l’air, santé cognitive et réduction des consommations électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Direct adiabatic cooling systems – Resilience to climate change for industrial building applications in a Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virgile Lodzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Oléron (FR), France. pp.413-420</w:t>
+              <w:t xml:space="preserve">AIVC - Retrofitting the Building Stock: Challenges and Opportunities for Indoor Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dublin, Ireland. pp.256‑265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587632v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'un modèle de microclimat méso-échelle dans une plateforme d'énergétique du bâtiment à l'échelle quartier</w:t>
               </w:r>
@@ -6286,265 +6286,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Machard</w:t>
+                <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryal Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Baroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Gaur</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719487v1</w:t>
+                <w:t xml:space="preserve">hal-03694968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Baroux</w:t>
+                <w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Salvati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamak Pourabdollahtootkaboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Gaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694968v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances énergétiques d'un système de rafraîchissement adiabatique intégré au sein d'un bâtiment industriel</w:t>
               </w:r>
@@ -7407,420 +7407,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988113v1</w:t>
+                <w:t xml:space="preserve">hal-01988173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des défauts d'usage d'une pompe à chaleur sous forme de réseau de Pétri</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Urban Heat Island mitigation strategies at local building and street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Advances in Urban Mitigation Technologies - International Conference and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic University of Bari, Jul 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017892v1</w:t>
+                <w:t xml:space="preserve">hal-02015931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988173v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Urban Heat Island mitigation strategies at local building and street scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des défauts d'usage d'une pompe à chaleur sous forme de réseau de Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Vo Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Urban Mitigation Technologies - International Conference and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnic University of Bari, Jul 2018, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015931v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des paramètres sensibles pour la conception de bassin de toit ouvert pour le rafraîchissement passif</w:t>
               </w:r>
@@ -8354,51 +8354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8475,51 +8475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9316,269 +9316,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi objective design tool for the french detached house market: cost and energy performance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Srun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Inard Christian</w:t>
+                <w:t xml:space="preserve">Robert Montecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">BS 2015 - 14th International Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988002v1</w:t>
+                <w:t xml:space="preserve">hal-02014639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi objective design tool for the french detached house market: cost and energy performance optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Montecot</w:t>
+                <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BS 2015 - 14th International Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014639v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
               </w:r>
@@ -9679,899 +9679,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">Scénarios de végétalisation de la ville de Nantes (France) pour l'adaptation au changement climatique : évaluation énergétique, microclimatique et hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">Adaptation au changement climatique: quelles contributions l'urbanisme peut-il apporter?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, SION, Suisse. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017572v1</w:t>
+                <w:t xml:space="preserve">hal-01723003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841387v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios de végétalisation de la ville de Nantes (France) pour l'adaptation au changement climatique : évaluation énergétique, microclimatique et hydrologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Chancibault</w:t>
+                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation au changement climatique: quelles contributions l'urbanisme peut-il apporter?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, SION, Suisse. 10p</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723003v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for designing cost effective low energy houses in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Montecot</w:t>
+                <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agota Szucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSO14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">IC2UHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014715v1</w:t>
+                <w:t xml:space="preserve">hal-02014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+                <w:t xml:space="preserve">A new tool for designing cost effective low energy houses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Montecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
+              <w:t xml:space="preserve">BSO14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017724v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2UHI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014681v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+                <w:t xml:space="preserve">How UHI is taken into account in the location and the design of public buildings for sensitive people to rising temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.876-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014698v1</w:t>
+                <w:t xml:space="preserve">hal-02014704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How UHI is taken into account in the location and the design of public buildings for sensitive people to rising temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
+                <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.876-887</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014704v1</w:t>
+                <w:t xml:space="preserve">hal-02014698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of a new district design through a coupled model for urban microclimate and building energy simulation</w:t>
               </w:r>
@@ -11091,247 +11091,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory comparison of cool roofing material measurement methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matheos Santamouris</w:t>
+                <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
+              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014736v1</w:t>
+                <w:t xml:space="preserve">hal-02014755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+                <w:t xml:space="preserve">Interlaboratory comparison of cool roofing material measurement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afroditi Synnefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Pantazaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheos Santamouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
+              <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014755v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the building energy demand at district scale</w:t>
               </w:r>
@@ -12086,51 +12086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kolokotroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denia Kolokotsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheos Santamouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSun 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.SOLAR ENERGY IN ARCHITECTURE I</w:t>
@@ -12913,316 +12913,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée des transferts thermoaérauliques à l'échelle d'une rue</w:t>
+                <w:t xml:space="preserve">Les microclimats urbains et la demande énergétique du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312387v1</w:t>
+                <w:t xml:space="preserve">hal-00312384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive vocational training tool for the energy performance buildings directive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation couplée des transferts thermoaérauliques à l'échelle d'une rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Energy Performance and Indoor Climate in Buildings and 27th International Conference of the Air Infiltration and Ventilation Centre, EPIC-AIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537713v1</w:t>
+                <w:t xml:space="preserve">hal-00312387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microclimats urbains et la demande énergétique du bâti</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interactive vocational training tool for the energy performance buildings directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Katsamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kolokotsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saridakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.14</w:t>
+              <w:t xml:space="preserve">4th International Conference on Energy Performance and Indoor Climate in Buildings and 27th International Conference of the Air Infiltration and Ventilation Centre, EPIC-AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312384v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling air flows around buildings in urban environment</w:t>
               </w:r>
@@ -14456,51 +14456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une ville verte-Les rôles du végétal en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae éditions, pp.67-84, 2014, 978-2-7592-2171-4</w:t>
@@ -15459,51 +15459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy recommendations from IEA EBCAnnex 80: Resilient Cooling of Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnen Levinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16427,51 +16427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Griffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106322" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak P. Tootkaboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03319-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M&#8217;saouri El Bat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1818829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AUTCON.2016.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L62NR31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2015.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82B2XV61-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2014.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62XWSVX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APPLTHERMALENG.2012.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0S9QN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.11.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBJ4931-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.07.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1K7R3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2011.582353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SOLENER.2004.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W9NJ7HZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05088280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c27db2550b59e91e1788ce203054d1925e26109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Valledor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kyriakodis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Penillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04746310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lodzinski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bryk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-E Kyriakodis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penillard Anne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211137" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532686v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Evrystheas Kyriakodis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37285/bsp.ic2uhi.25" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Toan Vo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Vo Minh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015931v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riederer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.10.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014639v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Montecot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014715v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014741v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexaki Petroula" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Synnefa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pantazaras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheos Santamouris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015961v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zinzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolokotroni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denia Kolokotsa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312383v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsamaki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokotsa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saridakis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312388v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692456" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428072v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014506v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014524v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarracino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Demarchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Arens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Corrado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Gilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guarracino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Griffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106322" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak P. Tootkaboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03319-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M&#8217;saouri El Bat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1818829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AUTCON.2016.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L62NR31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2015.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82B2XV61-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2014.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62XWSVX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.11.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBJ4931-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APPLTHERMALENG.2012.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0S9QN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.07.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1K7R3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2011.582353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SOLENER.2004.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W9NJ7HZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05088280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c27db2550b59e91e1788ce203054d1925e26109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Valledor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kyriakodis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Penillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04746310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_52" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boulic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lodzinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bryk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-E Kyriakodis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penillard Anne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211137" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532686v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Evrystheas Kyriakodis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37285/bsp.ic2uhi.25" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Toan Vo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Vo Minh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riederer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.10.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Montecot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014741v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexaki Petroula" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Synnefa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pantazaras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheos Santamouris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015961v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zinzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolokotroni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denia Kolokotsa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312383v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312387v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537713v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsamaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokotsa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saridakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312388v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692456" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428072v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014506v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014524v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarracino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Demarchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Arens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Corrado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Gilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guarracino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>