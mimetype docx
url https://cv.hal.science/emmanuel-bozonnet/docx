--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -630,282 +630,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal impact of street canyon microclimate on building energy needs using TRNSYS: A case study of the city of Tangier in Morocco</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ongun Berk Kazanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnen Levinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Heiselberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100834⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.111312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313284v1</w:t>
+                <w:t xml:space="preserve">hal-03313253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal impact of street canyon microclimate on building energy needs using TRNSYS: A case study of the city of Tangier in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane M'Saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 251, pp.111312. </w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.100834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03313253v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approach to the evaluation of local urban overheating– A coastal city case-study</w:t>
               </w:r>
@@ -1153,248 +1153,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a practical model to assess the local urban interactions in building energy simulation with a street canyon</w:t>
+                <w:t xml:space="preserve">Building and Urban Cooling Performance Indexes of Wetted and Green Roofs—A Case Study under Current and Future Climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaid Romani</w:t>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.720-739. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.6192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1818829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13236192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944725v1</w:t>
+                <w:t xml:space="preserve">hal-03029434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Urban Cooling Performance Indexes of Wetted and Green Roofs—A Case Study under Current and Future Climates</w:t>
+                <w:t xml:space="preserve">Integration of a practical model to assess the local urban interactions in building energy simulation with a street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madi Kaboré</w:t>
+                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (23), pp.6192. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.720-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13236192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1818829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029434v1</w:t>
+                <w:t xml:space="preserve">hal-02944725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a Monte Carlo-based numerical model for solar analyses in urban canyon configurations</w:t>
               </w:r>
@@ -1609,51 +1609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,51 +1738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,388 +3320,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of cool facades’ performance in a dense urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Doya</w:t>
+                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ENBUILD.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (6), pp.752 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014471v1</w:t>
+                <w:t xml:space="preserve">hal-01690656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward integrated building design: A parametric method for evaluating heating demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.267-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.APPLTHERMALENG.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Experimental measurement of cool facades’ performance in a dense urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (6), pp.752 - 761. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.42-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ENBUILD.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690656v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roofs impact on building thermal response: A French case study</w:t>
               </w:r>
@@ -5051,394 +5051,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis of the Energy Needs of a Building Located in an Urban Canyon Under Mediterranean Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane M’saouri El Bat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Sondaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Thermal Science and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cham, Switzerland. pp.516-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43934-6_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587660v1</w:t>
+                <w:t xml:space="preserve">hal-04746310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of the Energy Needs of a Building Located in an Urban Canyon Under Mediterranean Climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zaid Romani</w:t>
+                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Thermal Science and Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746310v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Sondaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
+              <w:t xml:space="preserve">, May 2024, Ile d'Oléron, France. pp.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580586v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TROPIC pour l’étude du rafraîchissement passif des écoles polynésiennes dans un contexte de changement climatique : confort thermique, qualité de l’air, santé cognitive et réduction des consommations électriques</w:t>
               </w:r>
@@ -6286,265 +6286,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Salvati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feryal Chtioui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Mamak Pourabdollahtootkaboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Gaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694968v1</w:t>
+                <w:t xml:space="preserve">hal-03719487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Machard</w:t>
+                <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryal Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Baroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Gaur</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719487v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances énergétiques d'un système de rafraîchissement adiabatique intégré au sein d'un bâtiment industriel</w:t>
               </w:r>
@@ -7407,420 +7407,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988173v1</w:t>
+                <w:t xml:space="preserve">hal-01988113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Urban Heat Island mitigation strategies at local building and street scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des défauts d'usage d'une pompe à chaleur sous forme de réseau de Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Vo Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Urban Mitigation Technologies - International Conference and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnic University of Bari, Jul 2018, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015931v1</w:t>
+                <w:t xml:space="preserve">hal-02017892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988113v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des défauts d'usage d'une pompe à chaleur sous forme de réseau de Pétri</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Urban Heat Island mitigation strategies at local building and street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Advances in Urban Mitigation Technologies - International Conference and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic University of Bari, Jul 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017892v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des paramètres sensibles pour la conception de bassin de toit ouvert pour le rafraîchissement passif</w:t>
               </w:r>
@@ -7895,247 +7895,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of a coupled model for district simulation: buildings, energy systems and microclimate co-simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une cosimulation multi-physique interactive – le projet COSIMPHI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Riederer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-B. Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2018 (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005502v1</w:t>
+                <w:t xml:space="preserve">hal-02014889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cosimulation multi-physique interactive – le projet COSIMPHI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cornez</w:t>
+                <w:t xml:space="preserve">Towards the development of a coupled model for district simulation: buildings, energy systems and microclimate co-simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios-Evrystheas Kyriakodis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Wrona</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Riederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France. pp.75-82</w:t>
+              <w:t xml:space="preserve">IBPSA France 2018 (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014889v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact du microclimat urbain proche du bâti par une modélisation intégrée dans le logiciel TRNSYS</w:t>
               </w:r>
@@ -8223,303 +8223,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation thermique et gestion des eaux pluviales par les arbres en ville : projet VegDUD et autres projets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Arborencontre: Les plantations permettant de gérer les eaux pluviales et réguler la température en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, MONTÉVRAIN, France. 21p</w:t>
+              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715227v1</w:t>
+                <w:t xml:space="preserve">hal-01719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation thermique et gestion des eaux pluviales par les arbres en ville : projet VegDUD et autres projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">32ème Arborencontre: Les plantations permettant de gérer les eaux pluviales et réguler la température en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, MONTÉVRAIN, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719545v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8698,321 +8698,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidir la ville, des solutions contre les ilots de chaleur</w:t>
+                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Build and Connect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015954v1</w:t>
+                <w:t xml:space="preserve">hal-01841116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Performance Indicator to Assess Building and District Cooling Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refroidir la ville, des solutions contre les ilots de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Countermeasures to Urban Heat Island</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Build and Connect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985003v1</w:t>
+                <w:t xml:space="preserve">hal-02015954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Performance Indicator to Assess Building and District Cooling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on Countermeasures to Urban Heat Island</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp.117-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841116v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
               </w:r>
@@ -9253,51 +9253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9316,269 +9316,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi objective design tool for the french detached house market: cost and energy performance optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Montecot</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BS 2015 - 14th International Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014639v1</w:t>
+                <w:t xml:space="preserve">hal-01988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">A multi objective design tool for the french detached house market: cost and energy performance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inard Christian</w:t>
+                <w:t xml:space="preserve">Robert Montecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">BS 2015 - 14th International Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988002v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
               </w:r>
@@ -9679,168 +9679,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios de végétalisation de la ville de Nantes (France) pour l'adaptation au changement climatique : évaluation énergétique, microclimatique et hydrologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Chancibault</w:t>
+                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation au changement climatique: quelles contributions l'urbanisme peut-il apporter?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, SION, Suisse. 10p</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723003v1</w:t>
+                <w:t xml:space="preserve">hal-01841387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9882,411 +9878,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">Scénarios de végétalisation de la ville de Nantes (France) pour l'adaptation au changement climatique : évaluation énergétique, microclimatique et hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Adaptation au changement climatique: quelles contributions l'urbanisme peut-il apporter?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, SION, Suisse. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841387v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agota Szucs</w:t>
+                <w:t xml:space="preserve">A new tool for designing cost effective low energy houses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Montecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2UHI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
+              <w:t xml:space="preserve">BSO14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014681v1</w:t>
+                <w:t xml:space="preserve">hal-02014715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for designing cost effective low energy houses in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Montecot</w:t>
+                <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agota Szucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSO14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">IC2UHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014715v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
               </w:r>
@@ -10374,515 +10374,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How UHI is taken into account in the location and the design of public buildings for sensitive people to rising temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
+                <w:t xml:space="preserve">Case study of a new district design through a coupled model for urban microclimate and building energy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.876-887</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1552-1563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014704v1</w:t>
+                <w:t xml:space="preserve">hal-02014688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+                <w:t xml:space="preserve">How UHI is taken into account in the location and the design of public buildings for sensitive people to rising temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.876-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014698v1</w:t>
+                <w:t xml:space="preserve">hal-02014704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of a new district design through a coupled model for urban microclimate and building energy simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gros</w:t>
+                <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1552-1563</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014688v1</w:t>
+                <w:t xml:space="preserve">hal-02014698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cool materials on building energy demand at district scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexaki Petroula</w:t>
+                <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
+              <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014741v1</w:t>
+                <w:t xml:space="preserve">hal-02014775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Influence of cool materials on building energy demand at district scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexaki Petroula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
+              <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014775v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
               </w:r>
@@ -11527,349 +11527,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cool Roofs - Rafraichissement des bâtiments et des ambiances urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Solar Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738720v1</w:t>
+                <w:t xml:space="preserve">hal-02015961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions ville-climat-énergie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Rodriguez</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La modélisation de la ville : du modèle au projet urbain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Marne la Vallée, France. pp.16-33</w:t>
+              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164452v1</w:t>
+                <w:t xml:space="preserve">hal-01738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool Roofs - Rafraichissement des bâtiments et des ambiances urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions ville-climat-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque « La modélisation de la ville : du modèle au projet urbain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Marne la Vallée, France. pp.16-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015961v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
+                <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
@@ -11900,73 +11900,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
+              <w:t xml:space="preserve">ISES Solar World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738722v1</w:t>
+                <w:t xml:space="preserve">hal-01738720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roofs impact on building thermal response - a French case study</w:t>
               </w:r>
@@ -12496,51 +12496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. p.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12913,112 +12913,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microclimats urbains et la demande énergétique du bâti</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interactive vocational training tool for the energy performance buildings directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Katsamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kolokotsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saridakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.14</w:t>
+              <w:t xml:space="preserve">4th International Conference on Energy Performance and Indoor Climate in Buildings and 27th International Conference of the Air Infiltration and Ventilation Centre, EPIC-AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312384v1</w:t>
+                <w:t xml:space="preserve">hal-00537713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée des transferts thermoaérauliques à l'échelle d'une rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13047,182 +13103,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive vocational training tool for the energy performance buildings directive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microclimats urbains et la demande énergétique du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Energy Performance and Indoor Climate in Buildings and 27th International Conference of the Air Infiltration and Ventilation Centre, EPIC-AIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537713v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling air flows around buildings in urban environment</w:t>
               </w:r>
@@ -14126,217 +14126,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la simulation - Microclimat et environnement proche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
+                <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eyrolles, pp.240-256, 2016, 978-2-212-14275-4</w:t>
+              <w:t xml:space="preserve">, Eyrolles, pp.415-424, 2016, 978-2-212-14275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014506v1</w:t>
+                <w:t xml:space="preserve">hal-01841409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de la simulation - Microclimat et environnement proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eyrolles, pp.415-424, 2016, 978-2-212-14275-4</w:t>
+              <w:t xml:space="preserve">, Eyrolles, pp.240-256, 2016, 978-2-212-14275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841409v1</w:t>
+                <w:t xml:space="preserve">hal-02014506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de la simulation - Géométrie, liens avec la maquette numérique</w:t>
               </w:r>
@@ -14456,51 +14456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une ville verte-Les rôles du végétal en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae éditions, pp.67-84, 2014, 978-2-7592-2171-4</w:t>
@@ -15459,51 +15459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy recommendations from IEA EBCAnnex 80: Resilient Cooling of Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnen Levinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16427,51 +16427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Griffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106322" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak P. Tootkaboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03319-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M&#8217;saouri El Bat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1818829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AUTCON.2016.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L62NR31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2015.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82B2XV61-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2014.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62XWSVX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.11.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBJ4931-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APPLTHERMALENG.2012.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0S9QN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.07.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1K7R3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2011.582353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SOLENER.2004.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W9NJ7HZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05088280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c27db2550b59e91e1788ce203054d1925e26109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Valledor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kyriakodis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Penillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04746310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_52" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boulic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lodzinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bryk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-E Kyriakodis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penillard Anne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211137" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532686v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Evrystheas Kyriakodis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37285/bsp.ic2uhi.25" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Toan Vo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Vo Minh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riederer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.10.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Montecot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014741v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexaki Petroula" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Synnefa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pantazaras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheos Santamouris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015961v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zinzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolokotroni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denia Kolokotsa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312383v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312387v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537713v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsamaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokotsa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saridakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312388v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692456" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428072v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014506v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014524v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarracino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Demarchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Arens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Corrado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Gilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guarracino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Griffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106322" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak P. Tootkaboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03319-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M&#8217;saouri El Bat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1818829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AUTCON.2016.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L62NR31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2015.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82B2XV61-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCS.2014.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62XWSVX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APPLTHERMALENG.2012.02.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0S9QN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.11.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBJ4931-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENBUILD.2011.07.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1K7R3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2011.582353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SOLENER.2004.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W9NJ7HZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05088280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c27db2550b59e91e1788ce203054d1925e26109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Valledor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kyriakodis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Penillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04746310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Boulic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lodzinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bryk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-E Kyriakodis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penillard Anne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211137" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532686v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Evrystheas Kyriakodis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37285/bsp.ic2uhi.25" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Toan Vo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Vo Minh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015931v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riederer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015954v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.10.014" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014639v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Montecot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014715v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014741v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexaki Petroula" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Synnefa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pantazaras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheos Santamouris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02015961v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zinzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolokotroni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denia Kolokotsa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312383v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsamaki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokotsa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saridakis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312388v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692456" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428072v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014506v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014524v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarracino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Demarchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Arens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Corrado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Gilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guarracino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>