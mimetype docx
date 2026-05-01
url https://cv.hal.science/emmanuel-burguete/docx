--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="042237FE"/>
+    <w:nsid w:val="A7070725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>