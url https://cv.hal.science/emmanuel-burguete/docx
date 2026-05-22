--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Burguete </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-burguete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0573-3484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS DIPLOMANTES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Novembre 2020 à décembre 2024 : Doctorat en sciences de l'éducation et de la formation à l'iuniversité de Haute-Alsace• Janvier 2019 à Juillet 2019 : Diplôme Universitaire (DU) de conception de dispositifs de formation à distance (CODIFAD) - Université de Rouen</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2017 à juin 2019 : Master 2 recherche sciences de l’éducation – MARDIF Rouen - Axe de recherche : TICE / microlearning</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2016 à mai 2017 : Master 1 sciences de l’éducation – Rouen (classé 6ème du master 1, 17/20 oral et écrit au mémoire)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Novembre 2015 à mai 2016 : Licence 3 sciences de l’éducation - Rouen (mention assez-bien - 13,542 de moyenne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Juillet 2015 : Obtention par V.A.E. du diplôme d’ostéopathe inscrit au RNCP1 d’idHEO Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2009 à juin 2010 : Diplôme Universitaire (DU) de méthode de recherche clinique, ISPED, Bordeaux II</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2003 à Juillet 2008 : Ecole et obtention du diplôme d’Ostéopathe (école Eurostéo (Aix en Provence)).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 1999-juin 2002 : Ecole et obtention du diplôme d’état de masso-kinésithérapie à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS NON DIPLOMANTES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2019 : Professionnaliser en formation – MOOC, Université de Rouen</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2018 : L'innovation pédagogique dont vous êtes le héros 3.0 – MOOC, UMONS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Juillet 2018 : Université d’été ISPED – 2 modules : initiation à « R » et recherche bibliographique en santé & 2 ateliers, Zotero et Pubmed</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Janvier 2018 : Se former pour enseigner dans le supérieur – MOOC, FUN (certificat 88% de réussite)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2017 : L'innovation pédagogique dont vous êtes le héros 2.0 – MOOC, FUN (certificat 88% de réussite)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2017 : Introduction à la statistique avec « R » – MOOC, FUN (certificat 86% de réussite)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Novembre 2015 : Formation ostéopathie structurelle Dyn’ostéo (J. Nourry, M. Ciccotti)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2014 : Approche tissulaire des bébés avec Ludivine Carlier (Belgique)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2013 : Approche tissulaire de Pierre Tricot avec Pierre Tricot à Saint-Michel des Loups</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2011 : Approche tissulaire de Pierre Tricot avec Gérald URDICH à Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2009 et Octobre 2009 : Niveau 1 & 2 de Formation spécifique en ostéopathie pédiatrique (Dany Heinz/ Eric Simon). Ostéopathie du bébé, nourrisson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2008 à juillet 2009 : Année complémentaire et mémoire (Synthèse sur les techniques viscérales ostéopathiques)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 1997-juin 1999 : Préparation au concours d’entrée à l’école de masso-kinésithérapie de Bordeaux (PCEMK/ Bordeaux II)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS (revues avec et sans comité de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Juin 2022 : Des liens étroits entre l’ingénierie de formation des MOOCs et le microlearning. (Burguete E), JDH SHS UH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Janvier 2021 : Proposition d’une méthodologie de conception et d’évaluation d’un SPOC en microlearning. (Burguete E), Adjectif : analyses et recherches sur les TIC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2021 : L'amélioration de la scientificité de la formation en ostéopathie. Une porte vers la recherche scientifique ? (Burguete E & al.), revue de l’ostéopathie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2020 : Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux. (Burguete E & al.), Evaluer. Journal international de recherche en education et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2019 : Les vidéos filmées en cours améliorent-elles l’enseignement de l’ostéopathie ? (Burguete E & al.), revue de l’ostéopathie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2018 : Poster « Vidéos filmées en cours d’ostéopathie par les étudiants : Étude mixte exploratoire sur les pratiques sociales des VFEC et conséquences sur l’enseignement », (Burguete E, Scribans C, Joyon M, Brière F, Emmanuelli G, Pigot S, Nourry J)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Avril 2018 : Article dans la revue « informations professionnelles des médecins de la gironde » : Collaboration médecins / ostéopathes... Un vrai bénéfice pour le patient ! (Burguete E, Scribans C)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2017 : Les représentations sociales nouvelles des adultes en formation sur le microlearning (Burguete E, Gorski L, Scribans C, Nourry J), revue de l’ostéopathie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2013 : The medical and osteopathic management of isolated primary nocturnal enuresis (Burguete E, Dubois T)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Août 2011 : Effect of early compensation of distal motor deficiency by the Chignon ankle-foot orthosis on gait in hemiplegic patients: a randomized pilot study. (de Sèze MP, Bonhomme C, Daviet JC, Burguete E, Machat H, Rousseaux M, Mazaux JM.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE EN OSTEOPATHIE, MASSO-KINESITHERAPIE ET COMME FORMATEUR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2018 : Création d’un cabinet pluridisciplinaire à Saint Médard en Jalles</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis septembre 2017 : Formateur au Collège Ostéopathique de Bordeaux (33) et à EUROSTEO Bordeaux.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 : Formateur à l’école EUROSTEO Aix (13).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2009 / juillet 2010 : Moniteur d'ostéopathie à l'école EUROSTEO (13).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Février 2009 : Création d'un cabinet libéral d'ostéopathie à Lille. (&amp;gt; 10 000 consultations effectuées en date du 08/2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 1er octobre 2007 à octobre 2009 : Unité de Consultations et de Soins Ambulatoires (U.C.S.A.) du C.H.R.U. de Lille. Centre pénitentiaire de Sequedin et de Loos : Quartier de haute sécurité, quartier homme/femme et U.H.S.I. (remplacements).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 1er novembre 2005 au 30 septembre 2007 : C.H.R.U de Lille, service de médecine physique et réadaptation en hôpital de jour à 50% (Pr Thévenon), service de greffe 20% (Foies et reins) et endocrinologie à 30%.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2003 – 31 octobre 2005 : C.H.U. Pellegrin, Bordeaux, service de médecine physique et réadaptation (Pr. BARAT, Pr. MAZAUX, Pr. JOSEPH), U.S.N. Tastet-Girard (Titularisé sur ce poste le 1er juin 2005). Prise en charge rééducative et réadaptative de patients porteurs d’affections neurologiques centrales et périphériques au sein d’une équipe pluridisciplinaire.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 17 Septembre 2002- mars 2003 : C.H.U. Pellegrin, Bordeaux, poste de compensation de RTT. Prise en charge de patients hospitalisés en pédiatrie, en chirurgie maxillo-faciale, en chirurgie du rachis, en chirurgie orthopédique, en chirurgie vasculaire et en neurologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 15 juillet – 15 août 2002 : Hôpital de saint Jean-de-Luz (Pays Basque) : Remplacement dans un service de médecine physique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATIONS SOCIO-PROFESSIONNELLES ET ASSOCIATIVES :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2018 : Membre actif de l’institut de recherche en sciences ostéopathiques et andragogie (loi 1901)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Janvier 2011 -2015 : Membre fondateur et trésorier du Fonds pour la Recherche en Ostéopathie (FOREOS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical validation of a brick-centric learning design methodology and its implementation through the Eduscript Doctor pedagogical scenario kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.5009-5057. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-024-13011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et stratégies de médiatisation des MOOC de France Université Numérique : influences sur la conception et la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Urrego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Science, Mathematics &amp; ICT Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), pp.89-109. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens étroits entre l’ingénierie de formation des MOOCs et le microlearning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH SHS UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de conception et d’évaluation d’un SPOC en microlearning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (Trimestre 1), https://adjectif.net/spip.php?article547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48782/913ckb84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge médicale et ostéopathique de l’énurésie nocturne primaire isolée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (272), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spp.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early compensation of distal motor deficiency by the Chignon ankle-foot orthosis on gait in hemiplegic patients: a randomized pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu-Panchoa de Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Machat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0269215511410730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D d’un kit de scénarisation pédagogique pour instrumenter et former les enseignants à l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Forgione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps de la recherche en éducation 2023 : « L'évaluation à l'école : défis et enjeux pour la formation des enseignants et personnels d'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau des INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur smartphone, la vogue du microlearning : que penser de ces formations ultra-courtes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Forgione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Burguete </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-burguete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0573-3484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.gr/citations?user=eciNibAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS DIPLOMANTES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Novembre 2020 à décembre 2024 : Doctorat en sciences de l'éducation et de la formation à l'iuniversité de Haute-Alsace• Janvier 2019 à Juillet 2019 : Diplôme Universitaire (DU) de conception de dispositifs de formation à distance (CODIFAD) - Université de Rouen</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2017 à juin 2019 : Master 2 recherche sciences de l’éducation – MARDIF Rouen - Axe de recherche : TICE / microlearning</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2016 à mai 2017 : Master 1 sciences de l’éducation – Rouen (classé 6ème du master 1, 17/20 oral et écrit au mémoire)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Novembre 2015 à mai 2016 : Licence 3 sciences de l’éducation - Rouen (mention assez-bien - 13,542 de moyenne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Juillet 2015 : Obtention par V.A.E. du diplôme d’ostéopathe inscrit au RNCP1 d’idHEO Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2009 à juin 2010 : Diplôme Universitaire (DU) de méthode de recherche clinique, ISPED, Bordeaux II</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2003 à Juillet 2008 : Ecole et obtention du diplôme d’Ostéopathe (école Eurostéo (Aix en Provence)).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 1999-juin 2002 : Ecole et obtention du diplôme d’état de masso-kinésithérapie à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS NON DIPLOMANTES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2019 : Professionnaliser en formation – MOOC, Université de Rouen</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2018 : L'innovation pédagogique dont vous êtes le héros 3.0 – MOOC, UMONS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Juillet 2018 : Université d’été ISPED – 2 modules : initiation à « R » et recherche bibliographique en santé & 2 ateliers, Zotero et Pubmed</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Janvier 2018 : Se former pour enseigner dans le supérieur – MOOC, FUN (certificat 88% de réussite)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2017 : L'innovation pédagogique dont vous êtes le héros 2.0 – MOOC, FUN (certificat 88% de réussite)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2017 : Introduction à la statistique avec « R » – MOOC, FUN (certificat 86% de réussite)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Novembre 2015 : Formation ostéopathie structurelle Dyn’ostéo (J. Nourry, M. Ciccotti)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2014 : Approche tissulaire des bébés avec Ludivine Carlier (Belgique)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2013 : Approche tissulaire de Pierre Tricot avec Pierre Tricot à Saint-Michel des Loups</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Octobre 2011 : Approche tissulaire de Pierre Tricot avec Gérald URDICH à Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2009 et Octobre 2009 : Niveau 1 & 2 de Formation spécifique en ostéopathie pédiatrique (Dany Heinz/ Eric Simon). Ostéopathie du bébé, nourrisson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2008 à juillet 2009 : Année complémentaire et mémoire (Synthèse sur les techniques viscérales ostéopathiques)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 1997-juin 1999 : Préparation au concours d’entrée à l’école de masso-kinésithérapie de Bordeaux (PCEMK/ Bordeaux II)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS (revues avec et sans comité de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Juin 2022 : Des liens étroits entre l’ingénierie de formation des MOOCs et le microlearning. (Burguete E), JDH SHS UH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Janvier 2021 : Proposition d’une méthodologie de conception et d’évaluation d’un SPOC en microlearning. (Burguete E), Adjectif : analyses et recherches sur les TIC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2021 : L'amélioration de la scientificité de la formation en ostéopathie. Une porte vers la recherche scientifique ? (Burguete E & al.), revue de l’ostéopathie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2020 : Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux. (Burguete E & al.), Evaluer. Journal international de recherche en education et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2019 : Les vidéos filmées en cours améliorent-elles l’enseignement de l’ostéopathie ? (Burguete E & al.), revue de l’ostéopathie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2018 : Poster « Vidéos filmées en cours d’ostéopathie par les étudiants : Étude mixte exploratoire sur les pratiques sociales des VFEC et conséquences sur l’enseignement », (Burguete E, Scribans C, Joyon M, Brière F, Emmanuelli G, Pigot S, Nourry J)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Avril 2018 : Article dans la revue « informations professionnelles des médecins de la gironde » : Collaboration médecins / ostéopathes... Un vrai bénéfice pour le patient ! (Burguete E, Scribans C)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2017 : Les représentations sociales nouvelles des adultes en formation sur le microlearning (Burguete E, Gorski L, Scribans C, Nourry J), revue de l’ostéopathie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2013 : The medical and osteopathic management of isolated primary nocturnal enuresis (Burguete E, Dubois T)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Août 2011 : Effect of early compensation of distal motor deficiency by the Chignon ankle-foot orthosis on gait in hemiplegic patients: a randomized pilot study. (de Sèze MP, Bonhomme C, Daviet JC, Burguete E, Machat H, Rousseaux M, Mazaux JM.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE EN OSTEOPATHIE, MASSO-KINESITHERAPIE ET COMME FORMATEUR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mai 2018 : Création d’un cabinet pluridisciplinaire à Saint Médard en Jalles</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis septembre 2017 : Formateur au Collège Ostéopathique de Bordeaux (33) et à EUROSTEO Bordeaux.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 : Formateur à l’école EUROSTEO Aix (13).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Septembre 2009 / juillet 2010 : Moniteur d'ostéopathie à l'école EUROSTEO (13).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Février 2009 : Création d'un cabinet libéral d'ostéopathie à Lille. (&amp;gt; 10 000 consultations effectuées en date du 08/2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 1er octobre 2007 à octobre 2009 : Unité de Consultations et de Soins Ambulatoires (U.C.S.A.) du C.H.R.U. de Lille. Centre pénitentiaire de Sequedin et de Loos : Quartier de haute sécurité, quartier homme/femme et U.H.S.I. (remplacements).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 1er novembre 2005 au 30 septembre 2007 : C.H.R.U de Lille, service de médecine physique et réadaptation en hôpital de jour à 50% (Pr Thévenon), service de greffe 20% (Foies et reins) et endocrinologie à 30%.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Mars 2003 – 31 octobre 2005 : C.H.U. Pellegrin, Bordeaux, service de médecine physique et réadaptation (Pr. BARAT, Pr. MAZAUX, Pr. JOSEPH), U.S.N. Tastet-Girard (Titularisé sur ce poste le 1er juin 2005). Prise en charge rééducative et réadaptative de patients porteurs d’affections neurologiques centrales et périphériques au sein d’une équipe pluridisciplinaire.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 17 Septembre 2002- mars 2003 : C.H.U. Pellegrin, Bordeaux, poste de compensation de RTT. Prise en charge de patients hospitalisés en pédiatrie, en chirurgie maxillo-faciale, en chirurgie du rachis, en chirurgie orthopédique, en chirurgie vasculaire et en neurologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 15 juillet – 15 août 2002 : Hôpital de saint Jean-de-Luz (Pays Basque) : Remplacement dans un service de médecine physique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATIONS SOCIO-PROFESSIONNELLES ET ASSOCIATIVES :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Décembre 2018 : Membre actif de l’institut de recherche en sciences ostéopathiques et andragogie (loi 1901)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Janvier 2011 -2015 : Membre fondateur et trésorier du Fonds pour la Recherche en Ostéopathie (FOREOS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical validation of a brick-centric learning design methodology and its implementation through the Eduscript Doctor pedagogical scenario kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.5009-5057. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-024-13011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et stratégies de médiatisation des MOOC de France Université Numérique : influences sur la conception et la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Urrego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Science, Mathematics &amp; ICT Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), pp.89-109. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens étroits entre l’ingénierie de formation des MOOCs et le microlearning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH SHS UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de conception et d’évaluation d’un SPOC en microlearning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (Trimestre 1), https://adjectif.net/spip.php?article547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48782/913ckb84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge médicale et ostéopathique de l’énurésie nocturne primaire isolée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (272), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spp.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early compensation of distal motor deficiency by the Chignon ankle-foot orthosis on gait in hemiplegic patients: a randomized pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu-Panchoa de Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Machat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0269215511410730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D d’un kit de scénarisation pédagogique pour instrumenter et former les enseignants à l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Forgione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps de la recherche en éducation 2023 : « L'évaluation à l'école : défis et enjeux pour la formation des enseignants et personnels d'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau des INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur smartphone, la vogue du microlearning : que penser de ces formations ultra-courtes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Burguete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Forgione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7070725"/>
+    <w:nsid w:val="A718F209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-burguete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0573-3484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-024-13011-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Urrego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2013.03.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Forgione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-inspe.fr/prinspe2023/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-burguete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0573-3484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.gr/citations?user=eciNibAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-024-13011-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Urrego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4527" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2013.03.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Forgione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-inspe.fr/prinspe2023/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>