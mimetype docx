--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1782,264 +1782,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler les pratiques des concepteurs et les processus de conception en entreprise : proposition d'un modèle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland de Guio</w:t>
+                <w:t xml:space="preserve">Macro process of knowledge management for continuous innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.573-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/13673271011059536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697122v1</w:t>
+                <w:t xml:space="preserve">hal-00697085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro process of knowledge management for continuous innovation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Houssin</w:t>
+                <w:t xml:space="preserve">Articuler les pratiques des concepteurs et les processus de conception en entreprise : proposition d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gartiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.49-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00697085v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A problem driven approach to interface manufacturing strategy analysis and manufacturing system design</w:t>
               </w:r>
@@ -2154,64 +2154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From concurrent engineering to collaborative learning of design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,213 +3364,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards &amp;quot;transformative&amp;quot; resilience for the sustainability of Industry 4.0</w:t>
+                <w:t xml:space="preserve">Supervision of design PhD students in an era of generative artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanko Skec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Conference on Engineering and Product Design Education (E&amp;PDE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Design Society; Institution of Engineering Designers, Sep 2024, Birmingham (UK), United Kingdom. pp.420-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934434v1</w:t>
+                <w:t xml:space="preserve">hal-04766967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision of design PhD students in an era of generative artificial intelligence</w:t>
+                <w:t xml:space="preserve">Towards &amp;quot;transformative&amp;quot; resilience for the sustainability of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanko Skec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference on Engineering and Product Design Education (E&amp;PDE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, France. pp.391-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766967v1</w:t>
+                <w:t xml:space="preserve">hal-04934434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integration of ethics education in French grandes écoles: an option or a necessity?</w:t>
               </w:r>
@@ -3736,165 +3736,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheur sur l’industrie du futur : quelle éthique ?</w:t>
+                <w:t xml:space="preserve">Does the Anthropocene context change the way we write articles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IEEE SMC France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PubliER 2022 : L'industrie du futur au-delà de l'Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716522v1</w:t>
+                <w:t xml:space="preserve">hal-03716563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Anthropocene context change the way we write articles?</w:t>
+                <w:t xml:space="preserve">Chercheur sur l’industrie du futur : quelle éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PubliER 2022 : L'industrie du futur au-delà de l'Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Troyes, France</w:t>
+              <w:t xml:space="preserve">Séminaire IEEE SMC France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716563v1</w:t>
+                <w:t xml:space="preserve">hal-03716522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics of Autonomous Intelligent Systems in the Human Society: Cross Views from Science, Law and Science-Fiction</w:t>
               </w:r>
@@ -4645,239 +4645,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean perspectives and Knowledge Management application in service department of CNC machine tool manufacturer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Caillaud</w:t>
+                <w:t xml:space="preserve">Research methodology for systems engineering : some recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMOT 2016 25th International Conference for Management of Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.1567-1572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397567v1</w:t>
+                <w:t xml:space="preserve">hal-02410699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research methodology for systems engineering : some recommendations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t>
+                <w:t xml:space="preserve">Lean perspectives and Knowledge Management application in service department of CNC machine tool manufacturer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rasovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAMOT 2016 25th International Conference for Management of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orlando, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410699v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving quality results from a comparative LCA: the case of polypropylene</w:t>
               </w:r>
@@ -5181,248 +5181,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of a sustainable supply chain. case study at Kuehne + Nagel Luxembourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Winter</w:t>
+                <w:t xml:space="preserve">Managing Uncertainty in Innovative Design: Balancing Control and Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GOL.2014.6887427⟩</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.313-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770052v1</w:t>
+                <w:t xml:space="preserve">hal-01387263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Uncertainty in Innovative Design: Balancing Control and Flexibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Risk assessment of a sustainable supply chain. case study at Kuehne + Nagel Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.313-319, </w:t>
+              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rabat, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2014.6887427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387263v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation model for efficient eco-design tool integration</w:t>
               </w:r>
@@ -5512,77 +5512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of an Activity-Based Adaptive Process Model for Innovative Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5822,243 +5822,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive model for interpreting innovative design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Modelling in innovative design using systems engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.343-353</w:t>
+              <w:t xml:space="preserve">9th International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992373v1</w:t>
+                <w:t xml:space="preserve">hal-00992376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling in innovative design using systems engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Descriptive model for interpreting innovative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.68-78</w:t>
+              <w:t xml:space="preserve">International Design Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.343-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992376v1</w:t>
+                <w:t xml:space="preserve">hal-00992373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de produits dans le cas du façonnage de tube</w:t>
               </w:r>
@@ -6139,90 +6139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process modeling of innovative design using Systems Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,90 +6269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Problem Solving Process in Design: Measure and Impact Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6390,77 +6390,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un modèle de description des capacités d’innovation basé sur les processus et les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6498,77 +6498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a system of indicators to measure performance of problem solving process in design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6600,217 +6600,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résistance au choc de tubes PVC tri-couches</w:t>
+                <w:t xml:space="preserve">Infrastructure PLM pour la capitalisation et la réutilisation de données en conception mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lichtlé</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360493v1</w:t>
+                <w:t xml:space="preserve">hal-03362508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure PLM pour la capitalisation et la réutilisation de données en conception mécanique</w:t>
+                <w:t xml:space="preserve">Etude de la résistance au choc de tubes PVC tri-couches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362508v1</w:t>
+                <w:t xml:space="preserve">hal-03360493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de performance par l'analyse de tests de qualification machine</w:t>
               </w:r>
@@ -6891,77 +6891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of simulation data in a PLM environment: proposition of a step based system that supports parameter integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7025,51 +7025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,260 +8047,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'outillage profond : capitalisation des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque en conception : contribution du prototypage rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Duprieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+                <w:t xml:space="preserve">F. Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING, IDMME 2000</w:t>
+              <w:t xml:space="preserve">IDMME 2000 - INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785521v1</w:t>
+                <w:t xml:space="preserve">hal-01826365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque en conception : contribution du prototypage rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'outillage profond : capitalisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duprieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peres</w:t>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2000 - INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING</w:t>
+              <w:t xml:space="preserve">INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING, IDMME 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826365v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which knowledge must be capitalized to manage design risk ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duprieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED 99 -12th International conference on engineering design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Munich, Germany. p.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9174,204 +9174,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixture design process modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maintenance dans l'évaluation des performances des systèmes de production : une approche par la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IDMME Conference-1st Conference on Integrated design and manufacturing in mechanical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Nantes, France. p.317-325</w:t>
+              <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785288v1</w:t>
+                <w:t xml:space="preserve">hal-01785550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maintenance dans l'évaluation des performances des systèmes de production : une approche par la simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixture design process modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t>
+              <w:t xml:space="preserve">1st IDMME Conference-1st Conference on Integrated design and manufacturing in mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Nantes, France. p.317-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785550v1</w:t>
+                <w:t xml:space="preserve">hal-01785288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications intégrées et outils de simulation et d'aide à la decision</w:t>
               </w:r>
@@ -10826,165 +10826,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gestion de crise à la conduite du changement</w:t>
+                <w:t xml:space="preserve">De la gestion de la crise du COVID à la transition durable : quelles leçons pour les managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, 2020</w:t>
+              <w:t xml:space="preserve">L'impact de la crise sur le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, 2020, Business Science Institute, 978-2-37687-401-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473211v1</w:t>
+                <w:t xml:space="preserve">hal-03398274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gestion de la crise du COVID à la transition durable : quelles leçons pour les managers ?</w:t>
+                <w:t xml:space="preserve">De la gestion de crise à la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'impact de la crise sur le management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, 2020, Business Science Institute, 978-2-37687-401-0</w:t>
+              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398274v1</w:t>
+                <w:t xml:space="preserve">hal-05473211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des robots et science-fiction : quels enjeux pour l’ingénierie système ?</w:t>
               </w:r>
@@ -11702,51 +11702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schleinkofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2598446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kozderka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3B9QSRH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozderka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXK6Z1X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Koci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0365-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.812806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bodein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89P4RS2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Verrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Remita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5X5MT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTCSZXH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HJ9W4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goepp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.795252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673271011059536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RQ95X082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.12.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JKRC7WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-006-0577-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKRTGZPC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estevez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2006.25.04.567" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passemard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franchini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010022322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Skec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04346996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_45" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Asis Marti Nieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Winter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasovska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.803" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune-Mtalaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887427" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_39" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12581" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jao-Pedro Correia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.805" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lichtl&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Koenig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39433-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duprieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courbot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785288v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noyes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Benouhiba Zelfani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785290v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglerot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126346v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398274v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6365-5_10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98322243E3EF3E5F34344573E80B407E7700A574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03879992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schleinkofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2598446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kozderka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3B9QSRH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozderka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXK6Z1X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Koci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0365-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.812806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bodein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89P4RS2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Verrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Remita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5X5MT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTCSZXH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HJ9W4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goepp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.795252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673271011059536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RQ95X082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.12.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JKRC7WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-006-0577-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKRTGZPC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estevez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2006.25.04.567" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passemard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franchini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010022322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Skec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04346996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_45" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Asis Marti Nieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Winter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasovska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune-Mtalaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_39" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887427" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12581" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jao-Pedro Correia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.805" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lichtl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Koenig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39433-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duprieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courbot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noyes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Benouhiba Zelfani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785290v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglerot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126346v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473211v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6365-5_10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98322243E3EF3E5F34344573E80B407E7700A574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03879992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>