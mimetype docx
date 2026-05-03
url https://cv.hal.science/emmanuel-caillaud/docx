--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -579,212 +579,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean and Green strategy: the Lean and Green House and maturity deployment model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycled high impact polypropylene in the automotive industry - mechanical and environmental properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kozderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Verrier</w:t>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Caillaud</w:t>
+                <w:t xml:space="preserve">Vladimir Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.12.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-016-0365-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398728v1</w:t>
+                <w:t xml:space="preserve">hal-05473153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High impact polypropylene (HIPP) recycling - Mechanical resistance and Lifecycle Assessment (LCA) case study with improved efficiency by preliminary sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kozderka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Rose</w:t>
+                <w:t xml:space="preserve">V. Koci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -807,592 +821,578 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled high impact polypropylene in the automotive industry - mechanical and environmental properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lean and Green strategy: the Lean and Green House and maturity deployment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+                <w:t xml:space="preserve">B. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (10), pp.150-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-016-0365-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473153v1</w:t>
+                <w:t xml:space="preserve">hal-05398728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling reference modelling and performance evaluation for the effective integration of eco-design tools into the design process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Goepp</w:t>
+                <w:t xml:space="preserve">Combining organizational performance with sustainable development issues: the Lean and Green project benchmarking repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunilde Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.812806⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404678v1</w:t>
+                <w:t xml:space="preserve">hal-04887832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit reference modeling methodology in parametric CAD system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bodein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (1), pp.136-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining organizational performance with sustainable development issues: the Lean and Green project benchmarking repository</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brunilde Verrier</w:t>
+                <w:t xml:space="preserve">Coupling reference modelling and performance evaluation for the effective integration of eco-design tools into the design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.242-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.812806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.12.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04887832v1</w:t>
+                <w:t xml:space="preserve">hal-05404678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for parametric CAD efficiency in the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bodein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (10), pp.1198-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1580,64 +1580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for the Design of Knowledge-Management Systems in Eco-Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (19), pp.5803-5823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3364,213 +3364,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision of design PhD students in an era of generative artificial intelligence</w:t>
+                <w:t xml:space="preserve">Towards &amp;quot;transformative&amp;quot; resilience for the sustainability of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanko Skec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference on Engineering and Product Design Education (E&amp;PDE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, France. pp.391-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766967v1</w:t>
+                <w:t xml:space="preserve">hal-04934434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards &amp;quot;transformative&amp;quot; resilience for the sustainability of Industry 4.0</w:t>
+                <w:t xml:space="preserve">Supervision of design PhD students in an era of generative artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanko Skec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Conference on Engineering and Product Design Education (E&amp;PDE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Design Society; Institution of Engineering Designers, Sep 2024, Birmingham (UK), United Kingdom. pp.420-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934434v1</w:t>
+                <w:t xml:space="preserve">hal-04766967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integration of ethics education in French grandes écoles: an option or a necessity?</w:t>
               </w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Kočí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.541-553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4781,64 +4781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rasovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMOT 2016 25th International Conference for Management of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4863,103 +4863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving quality results from a comparative LCA: the case of polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLM IFIP Working Group WG 5.1 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,77 +5092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting best practices for industrial excellence integrated with sustainable development issues: the Lean and Green strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ième Colloque international du GERPISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5181,525 +5181,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Uncertainty in Innovative Design: Balancing Control and Flexibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Risk assessment of a sustainable supply chain. case study at Kuehne + Nagel Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_39⟩</w:t>
+              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rabat, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2014.6887427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387263v1</w:t>
+                <w:t xml:space="preserve">hal-01770052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of a sustainable supply chain. case study at Kuehne + Nagel Luxembourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Winter</w:t>
+                <w:t xml:space="preserve">Managing Uncertainty in Innovative Design: Balancing Control and Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rabat, France. </w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.313-319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GOL.2014.6887427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770052v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation model for efficient eco-design tool integration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Caillaud</w:t>
+                <w:t xml:space="preserve">Proposal of an Activity-Based Adaptive Process Model for Innovative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">, Aug 2013, Portland, United States. 10p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2013-13019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2013-12581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395138v1</w:t>
+                <w:t xml:space="preserve">hal-01771710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of an Activity-Based Adaptive Process Model for Innovative Design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+                <w:t xml:space="preserve">Performance evaluation model for efficient eco-design tool integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Portland, United States. 10p., </w:t>
+              <w:t xml:space="preserve">, 2013, Portland, OR, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2013-12581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2013-13019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771710v1</w:t>
+                <w:t xml:space="preserve">hal-05395138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable manufacturing through lean and green approach: Best practices and indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5727,563 +5727,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'Éco-conception : du produit vers le service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptive model for interpreting innovative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Design Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.343-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728671v1</w:t>
+                <w:t xml:space="preserve">hal-00992373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling in innovative design using systems engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive model for interpreting innovative design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'Éco-conception : du produit vers le service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.343-353</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992373v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de produits dans le cas du façonnage de tube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jao-Pedro Correia</w:t>
+                <w:t xml:space="preserve">Process modeling of innovative design using Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP/MIM 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.1579-1584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421507v1</w:t>
+                <w:t xml:space="preserve">hal-00992377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process modeling of innovative design using Systems Engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Baron</w:t>
+                <w:t xml:space="preserve">Conception de produits dans le cas du façonnage de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jao-Pedro Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/MIM 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992377v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Problem Solving Process in Design: Measure and Impact Factors</w:t>
               </w:r>
@@ -6600,217 +6600,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure PLM pour la capitalisation et la réutilisation de données en conception mécanique</w:t>
+                <w:t xml:space="preserve">Etude de la résistance au choc de tubes PVC tri-couches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362508v1</w:t>
+                <w:t xml:space="preserve">hal-03360493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résistance au choc de tubes PVC tri-couches</w:t>
+                <w:t xml:space="preserve">Infrastructure PLM pour la capitalisation et la réutilisation de données en conception mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lichtlé</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360493v1</w:t>
+                <w:t xml:space="preserve">hal-03362508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de performance par l'analyse de tests de qualification machine</w:t>
               </w:r>
@@ -6891,77 +6891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of simulation data in a PLM environment: proposition of a step based system that supports parameter integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7222,299 +7222,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Knowledge of high speed machining to design a shopfloor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Kiefer</w:t>
+                <w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355508v1</w:t>
+                <w:t xml:space="preserve">hal-01785255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t>
+              <w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, Bath, UK, 05-07 April 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785255v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+                <w:t xml:space="preserve">Using Knowledge of high speed machining to design a shopfloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, Bath, UK, 05-07 April 2004</w:t>
+              <w:t xml:space="preserve">IDMME 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473337v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité en entreprise : une enquête</w:t>
               </w:r>
@@ -8047,653 +8047,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque en conception : contribution du prototypage rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'outillage profond : capitalisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duprieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Peres</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2000 - INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING</w:t>
+              <w:t xml:space="preserve">INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING, IDMME 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826365v1</w:t>
+                <w:t xml:space="preserve">hal-01785521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'outillage profond : capitalisation des connaissances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risque en conception : contribution du prototypage rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+                <w:t xml:space="preserve">F. Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING, IDMME 2000</w:t>
+              <w:t xml:space="preserve">IDMME 2000 - INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785521v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which knowledge must be capitalized to manage design risk ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des risques d'échecs pour la planification des opérateurs en production : application à l'industrie agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duprieu</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 99 -12th International conference on engineering design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Munich, Germany. p.149-152</w:t>
+              <w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1393-1402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785280v1</w:t>
+                <w:t xml:space="preserve">hal-01785531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge engineering for concurrent engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pour la planification des compétences en projet : constitution d'équipes et gestion de la charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 CIRP International design seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Enschede, Netherlands. p.229-238</w:t>
+              <w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1413-1421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785281v1</w:t>
+                <w:t xml:space="preserve">hal-01785532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques d'échecs pour la planification des opérateurs en production : application à l'industrie agro-alimentaire</w:t>
+                <w:t xml:space="preserve">Aide a la decision pour la gestion des operateurs en production : modelisation, planification et suivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1393-1402</w:t>
+              <w:t xml:space="preserve">2EME RENCONTRE STRATEGIE D'INNOVATION DANS UNE ECONOMIE DE L'IMMATERIEL, MOBILISER LES COMPETENCES ET LES CONNAISSANCES -APPROCHES NOUVELLES ET OUTILS DE REPRESENTATION, MENRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785531v1</w:t>
+                <w:t xml:space="preserve">hal-01785539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour la planification des compétences en projet : constitution d'équipes et gestion de la charge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge engineering for concurrent engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1413-1421</w:t>
+              <w:t xml:space="preserve">1999 CIRP International design seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Enschede, Netherlands. p.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785532v1</w:t>
+                <w:t xml:space="preserve">hal-01785281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide a la decision pour la gestion des operateurs en production : modelisation, planification et suivi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which knowledge must be capitalized to manage design risk ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Germain Lacoste</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duprieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2EME RENCONTRE STRATEGIE D'INNOVATION DANS UNE ECONOMIE DE L'IMMATERIEL, MOBILISER LES COMPETENCES ET LES CONNAISSANCES -APPROCHES NOUVELLES ET OUTILS DE REPRESENTATION, MENRT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">ICED 99 -12th International conference on engineering design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Munich, Germany. p.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785539v1</w:t>
+                <w:t xml:space="preserve">hal-01785280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and scheduling skills : towards a human resource management in manufacturing systems</w:t>
               </w:r>
@@ -9079,951 +9079,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite des systèmes industriels de type PME/PMI : problématique, état de l'art et pistes de recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixture design process modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Germain Lacoste</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Albi, France. 17 p</w:t>
+              <w:t xml:space="preserve">1st IDMME Conference-1st Conference on Integrated design and manufacturing in mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Nantes, France. p.317-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785545v1</w:t>
+                <w:t xml:space="preserve">hal-01785288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maintenance dans l'évaluation des performances des systèmes de production : une approche par la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixture design process modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications intégrées et outils de simulation et d'aide à la decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Z. Benouhiba Zelfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueni Zelfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Noyes</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IDMME Conference-1st Conference on Integrated design and manufacturing in mechanical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Nantes, France. p.317-325</w:t>
+              <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Albi, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785288v1</w:t>
+                <w:t xml:space="preserve">hal-01785542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications intégrées et outils de simulation et d'aide à la decision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification et ordonnancement : vers une aide à la gestion de la charge des opérateurs de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Germain Lacoste</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1997, Albi, France. 12 p</w:t>
+              <w:t xml:space="preserve">, Sep 1997, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785542v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et ordonnancement : vers une aide à la gestion de la charge des opérateurs de production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduite des systèmes industriels de type PME/PMI : problématique, état de l'art et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nguyen</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1997, Albi, France. 8 p</w:t>
+              <w:t xml:space="preserve">, Sep 1997, Albi, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785540v1</w:t>
+                <w:t xml:space="preserve">hal-01785545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a knowledge based fixture designers' assistant</w:t>
+                <w:t xml:space="preserve">Apports de réactivité par les méthodes outillage en conception intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE-ECLA-IFIP International conference on architectures and design methods for balaced automation systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Lisbon, Portugal. p.373-380</w:t>
+              <w:t xml:space="preserve">CIMAT'96 -Computer Integrated Manufacturing and Automation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Grenoble, France. p.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785289v1</w:t>
+                <w:t xml:space="preserve">hal-01785552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de réactivité par les méthodes outillage en conception intégrée</w:t>
+                <w:t xml:space="preserve">Knowledge engineering for design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMAT'96 -Computer Integrated Manufacturing and Automation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Grenoble, France. p.103-108</w:t>
+              <w:t xml:space="preserve">ESDA 1996 -3rd Biennal joint conference on engineering systems design and analysis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Montpellier, France. p.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785552v1</w:t>
+                <w:t xml:space="preserve">hal-01785290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge engineering for design</w:t>
+                <w:t xml:space="preserve">Towards a knowledge based fixture designers' assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESDA 1996 -3rd Biennal joint conference on engineering systems design and analysis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Montpellier, France. p.1-8</w:t>
+              <w:t xml:space="preserve">2nd IEEE-ECLA-IFIP International conference on architectures and design methods for balaced automation systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Lisbon, Portugal. p.373-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785290v1</w:t>
+                <w:t xml:space="preserve">hal-01785289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie simultanée : apports d'un système expert d'aide à la conception des montages d'usinage</w:t>
+                <w:t xml:space="preserve">Computer aided design : a knowledge based system for fixture design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anglerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international du génie industriel de Montréal / International industrial engineering congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Montréal, Canada. p.1787-1795</w:t>
+              <w:t xml:space="preserve">17th IFIP TC7 conference on system modelling and optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Prague, Czech Republic. p.406-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785553v1</w:t>
+                <w:t xml:space="preserve">hal-01785291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided design : a knowledge based system for fixture design</w:t>
+                <w:t xml:space="preserve">Ingénierie simultanée : apports d'un système expert d'aide à la conception des montages d'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anglerot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP TC7 conference on system modelling and optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Prague, Czech Republic. p.406-409</w:t>
+              <w:t xml:space="preserve">Congrès international du génie industriel de Montréal / International industrial engineering congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Montréal, Canada. p.1787-1795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785291v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10437,323 +10437,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t>
+                <w:t xml:space="preserve">Ethics and Ecology in Production Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Abel, Nada Matta, Hedi Karray, Inès Saad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethics and Digital Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE, 2025, 978-139437240-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394372409_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04631592v1</w:t>
+                <w:t xml:space="preserve">hal-05148415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et éthique : créateurs de sens et de bonnes pratiques managériales ?</w:t>
+                <w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Perseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur la Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.91-102, 2023</w:t>
+              <w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.145-147, 2024, 978-2-336-47396-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932294v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04631592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vision of Applied Ethics in Industrial Cyber-Physical Sytems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutenabilité et éthique : créateurs de sens et de bonnes pratiques managériales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sur la Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.91-102, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760312v1</w:t>
+                <w:t xml:space="preserve">hal-03932294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework Fostering the Consideration of Ethics During the Design of Industrial Cyber-Physical Systems</w:t>
+                <w:t xml:space="preserve">A Vision of Applied Ethics in Industrial Cyber-Physical Sytems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
@@ -10770,385 +10748,407 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.349-362, 2022, Studies in Computational Intelligence, </w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-331, 2022, Studies in Computational Intelligence, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760317v1</w:t>
+                <w:t xml:space="preserve">hal-03760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gestion de la crise du COVID à la transition durable : quelles leçons pour les managers ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework Fostering the Consideration of Ethics During the Design of Industrial Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'impact de la crise sur le management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-362, 2022, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398274v1</w:t>
+                <w:t xml:space="preserve">hal-03760317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gestion de crise à la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit des robots et science-fiction : quels enjeux pour l’ingénierie système ?</w:t>
+                <w:t xml:space="preserve">De la gestion de la crise du COVID à la transition durable : quelles leçons pour les managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robots : Droit science-fictionnel et fictions du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020</w:t>
+              <w:t xml:space="preserve">L'impact de la crise sur le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, 2020, Business Science Institute, 978-2-37687-401-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473212v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethics and Ecology in Production Systems</w:t>
+                <w:t xml:space="preserve">Droit des robots et science-fiction : quels enjeux pour l’ingénierie système ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics and Digital Transition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robots : Droit science-fictionnel et fictions du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394372409_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05148415v1</w:t>
+                <w:t xml:space="preserve">hal-05473212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t>
               </w:r>
@@ -11229,51 +11229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cad cam integration : an efficient approach in a fixture design framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11431,131 +11431,238 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'INGÉNIERIE ENGAGÉE : TRANSFORMER L'ÉCO-ANXIÉTÉ EN ENTHOUSIASME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pruhlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Think Tank Arts &amp; Métiers. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et compétences en industrie manufacturière : réactivité par la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INP DE TOULOUSE, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03879992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11702,51 +11809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schleinkofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2598446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kozderka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3B9QSRH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozderka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXK6Z1X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Koci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0365-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.812806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bodein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89P4RS2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Verrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Remita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5X5MT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTCSZXH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HJ9W4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goepp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.795252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673271011059536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RQ95X082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.12.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JKRC7WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-006-0577-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKRTGZPC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estevez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2006.25.04.567" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passemard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franchini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010022322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Skec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04346996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_45" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Asis Marti Nieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Winter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasovska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune-Mtalaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_39" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887427" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12581" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jao-Pedro Correia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.805" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lichtl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Koenig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39433-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duprieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courbot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noyes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Benouhiba Zelfani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785290v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglerot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126346v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473211v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6365-5_10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98322243E3EF3E5F34344573E80B407E7700A574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03879992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schleinkofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2598446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kozderka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Koci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0365-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozderka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXK6Z1X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3B9QSRH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Verrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Remita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5X5MT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bodein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89P4RS2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.812806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTCSZXH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HJ9W4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goepp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.795252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673271011059536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RQ95X082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.12.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JKRC7WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-006-0577-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKRTGZPC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estevez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2006.25.04.567" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passemard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franchini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010022322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Skec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04346996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_45" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Asis Marti Nieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Winter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasovska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune-Mtalaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887427" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_39" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12581" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.805" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jao-Pedro Correia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lichtl&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Koenig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39433-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duprieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courbot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noyes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Benouhiba Zelfani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785545v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglerot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126346v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932294v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473212v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6365-5_10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98322243E3EF3E5F34344573E80B407E7700A574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05585817v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pruhli&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03879992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>