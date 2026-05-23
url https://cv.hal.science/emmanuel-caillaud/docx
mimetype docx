--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -579,355 +579,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled high impact polypropylene in the automotive industry - mechanical and environmental properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High impact polypropylene (HIPP) recycling - Mechanical resistance and Lifecycle Assessment (LCA) case study with improved efficiency by preliminary sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+                <w:t xml:space="preserve">M. Kozderka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Koci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+                <w:t xml:space="preserve">B. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-016-0365-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473153v1</w:t>
+                <w:t xml:space="preserve">hal-05398926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High impact polypropylene (HIPP) recycling - Mechanical resistance and Lifecycle Assessment (LCA) case study with improved efficiency by preliminary sensitivity analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Caillaud</w:t>
+                <w:t xml:space="preserve">Recycled high impact polypropylene in the automotive industry - mechanical and environmental properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kozderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bahlouli</w:t>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.217⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-016-0365-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05398926v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean and Green strategy: the Lean and Green House and maturity deployment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (10), pp.150-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1335,64 +1335,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for parametric CAD efficiency in the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bodein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (10), pp.1198-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1580,64 +1580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for the Design of Knowledge-Management Systems in Eco-Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (19), pp.5803-5823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3364,295 +3364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards &amp;quot;transformative&amp;quot; resilience for the sustainability of Industry 4.0</w:t>
+                <w:t xml:space="preserve">The integration of ethics education in French grandes écoles: an option or a necessity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Salignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum on Philosophy, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlsruhe Institute of Technology, Sep 2024, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934434v1</w:t>
+                <w:t xml:space="preserve">hal-04703496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision of design PhD students in an era of generative artificial intelligence</w:t>
+                <w:t xml:space="preserve">Towards &amp;quot;transformative&amp;quot; resilience for the sustainability of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanko Skec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference on Engineering and Product Design Education (E&amp;PDE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, France. pp.391-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766967v1</w:t>
+                <w:t xml:space="preserve">hal-04934434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of ethics education in French grandes écoles: an option or a necessity?</w:t>
+                <w:t xml:space="preserve">Supervision of design PhD students in an era of generative artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Salignon</w:t>
+                <w:t xml:space="preserve">Stanko Skec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Philosophy, Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karlsruhe Institute of Technology, Sep 2024, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">26th Conference on Engineering and Product Design Education (E&amp;PDE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Design Society; Institution of Engineering Designers, Sep 2024, Birmingham (UK), United Kingdom. pp.420-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703496v1</w:t>
+                <w:t xml:space="preserve">hal-04766967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on Resilience approaches in the Industry 4.0 Context</w:t>
               </w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Kočí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.541-553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4781,64 +4781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rasovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMOT 2016 25th International Conference for Management of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4863,103 +4863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving quality results from a comparative LCA: the case of polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kozderka</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLM IFIP Working Group WG 5.1 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5105,64 +5105,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting best practices for industrial excellence integrated with sustainable development issues: the Lean and Green strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ième Colloque international du GERPISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5181,304 +5181,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of a sustainable supply chain. case study at Kuehne + Nagel Luxembourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Winter</w:t>
+                <w:t xml:space="preserve">Managing Uncertainty in Innovative Design: Balancing Control and Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GOL.2014.6887427⟩</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.313-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770052v1</w:t>
+                <w:t xml:space="preserve">hal-01387263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Uncertainty in Innovative Design: Balancing Control and Flexibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Risk assessment of a sustainable supply chain. case study at Kuehne + Nagel Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.313-319, </w:t>
+              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rabat, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2014.6887427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387263v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of an Activity-Based Adaptive Process Model for Innovative Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5538,64 +5538,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation model for efficient eco-design tool integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Portland, OR, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,64 +5642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable manufacturing through lean and green approach: Best practices and indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5727,243 +5727,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive model for interpreting innovative design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Modelling in innovative design using systems engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.343-353</w:t>
+              <w:t xml:space="preserve">9th International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992373v1</w:t>
+                <w:t xml:space="preserve">hal-00992376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling in innovative design using systems engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Descriptive model for interpreting innovative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.68-78</w:t>
+              <w:t xml:space="preserve">International Design Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.343-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992376v1</w:t>
+                <w:t xml:space="preserve">hal-00992373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'Éco-conception : du produit vers le service</w:t>
               </w:r>
@@ -6044,90 +6044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process modeling of innovative design using Systems Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6600,368 +6600,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résistance au choc de tubes PVC tri-couches</w:t>
+                <w:t xml:space="preserve">Infrastructure PLM pour la capitalisation et la réutilisation de données en conception mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lichtlé</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360493v1</w:t>
+                <w:t xml:space="preserve">hal-03362508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure PLM pour la capitalisation et la réutilisation de données en conception mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de performance par l'analyse de tests de qualification machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+                <w:t xml:space="preserve">Joël Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362508v1</w:t>
+                <w:t xml:space="preserve">hal-03362474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de performance par l'analyse de tests de qualification machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Geiskopf</w:t>
+                <w:t xml:space="preserve">Etude de la résistance au choc de tubes PVC tri-couches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362474v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of simulation data in a PLM environment: proposition of a step based system that supports parameter integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7494,260 +7494,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité en entreprise : une enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès international de génie industriel (GI 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Aix-Marseille, France. pp.359-368</w:t>
+              <w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269872v1</w:t>
+                <w:t xml:space="preserve">hal-01785514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réactivité en entreprise : une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galvagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t>
+              <w:t xml:space="preserve">4ème Congrès international de génie industriel (GI 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Aix-Marseille, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785514v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge for product configuration</w:t>
               </w:r>
@@ -8047,217 +8047,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'outillage profond : capitalisation des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque en conception : contribution du prototypage rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Duprieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+                <w:t xml:space="preserve">F. Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING, IDMME 2000</w:t>
+              <w:t xml:space="preserve">IDMME 2000 - INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785521v1</w:t>
+                <w:t xml:space="preserve">hal-01826365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque en conception : contribution du prototypage rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'outillage profond : capitalisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duprieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peres</w:t>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2000 - INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING</w:t>
+              <w:t xml:space="preserve">INTEGRATED DESIGN AND MANUFACTURING IN MECHANICAL ENGINEERING, IDMME 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826365v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques d'échecs pour la planification des opérateurs en production : application à l'industrie agro-alimentaire</w:t>
               </w:r>
@@ -8364,51 +8364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1413-1421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8522,178 +8522,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge engineering for concurrent engineering</w:t>
+                <w:t xml:space="preserve">Which knowledge must be capitalized to manage design risk ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duprieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 CIRP International design seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Enschede, Netherlands. p.229-238</w:t>
+              <w:t xml:space="preserve">ICED 99 -12th International conference on engineering design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Munich, Germany. p.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785281v1</w:t>
+                <w:t xml:space="preserve">hal-01785280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which knowledge must be capitalized to manage design risk ?</w:t>
+                <w:t xml:space="preserve">Knowledge engineering for concurrent engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duprieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 99 -12th International conference on engineering design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Munich, Germany. p.149-152</w:t>
+              <w:t xml:space="preserve">1999 CIRP International design seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Enschede, Netherlands. p.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785280v1</w:t>
+                <w:t xml:space="preserve">hal-01785281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and scheduling skills : towards a human resource management in manufacturing systems</w:t>
               </w:r>
@@ -9079,204 +9079,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixture design process modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maintenance dans l'évaluation des performances des systèmes de production : une approche par la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IDMME Conference-1st Conference on Integrated design and manufacturing in mechanical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Nantes, France. p.317-325</w:t>
+              <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785288v1</w:t>
+                <w:t xml:space="preserve">hal-01785550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maintenance dans l'évaluation des performances des systèmes de production : une approche par la simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixture design process modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Noyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t>
+              <w:t xml:space="preserve">1st IDMME Conference-1st Conference on Integrated design and manufacturing in mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Nantes, France. p.317-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785550v1</w:t>
+                <w:t xml:space="preserve">hal-01785288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications intégrées et outils de simulation et d'aide à la decision</w:t>
               </w:r>
@@ -10041,51 +10041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les activités vers un paradigme de soutenabilité forte dans les Commissions Locales de l'Eau : est-ce possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Salignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10921,234 +10921,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gestion de crise à la conduite du changement</w:t>
+                <w:t xml:space="preserve">Droit des robots et science-fiction : quels enjeux pour l’ingénierie système ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, 2020</w:t>
+              <w:t xml:space="preserve">Robots : Droit science-fictionnel et fictions du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473211v1</w:t>
+                <w:t xml:space="preserve">hal-05473212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gestion de la crise du COVID à la transition durable : quelles leçons pour les managers ?</w:t>
+                <w:t xml:space="preserve">De la gestion de crise à la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'impact de la crise sur le management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, 2020, Business Science Institute, 978-2-37687-401-0</w:t>
+              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398274v1</w:t>
+                <w:t xml:space="preserve">hal-05473211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit des robots et science-fiction : quels enjeux pour l’ingénierie système ?</w:t>
+                <w:t xml:space="preserve">De la gestion de la crise du COVID à la transition durable : quelles leçons pour les managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robots : Droit science-fictionnel et fictions du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020</w:t>
+              <w:t xml:space="preserve">L'impact de la crise sur le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, 2020, Business Science Institute, 978-2-37687-401-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473212v1</w:t>
+                <w:t xml:space="preserve">hal-03398274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t>
               </w:r>
@@ -11809,51 +11809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schleinkofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2598446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kozderka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Koci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0365-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozderka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXK6Z1X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3B9QSRH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Verrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Remita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5X5MT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bodein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89P4RS2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.812806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTCSZXH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HJ9W4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goepp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.795252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673271011059536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RQ95X082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.12.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JKRC7WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-006-0577-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKRTGZPC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estevez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2006.25.04.567" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passemard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franchini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010022322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Skec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04346996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_45" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Asis Marti Nieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Winter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasovska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune-Mtalaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887427" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_39" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12581" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.805" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jao-Pedro Correia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lichtl&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Koenig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39433-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duprieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courbot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noyes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Benouhiba Zelfani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785545v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglerot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126346v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932294v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473212v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6365-5_10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98322243E3EF3E5F34344573E80B407E7700A574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05585817v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pruhli&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03879992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schleinkofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2598446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kozderka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozderka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXK6Z1X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Koci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0365-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3B9QSRH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Verrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Remita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5X5MT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bodein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89P4RS2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.812806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTCSZXH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HJ9W4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goepp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.795252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673271011059536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RQ95X082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.12.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JKRC7WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-006-0577-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKRTGZPC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estevez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2006.25.04.567" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passemard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franchini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010022322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Skec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04346996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_45" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-03716522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Asis Marti Nieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Winter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasovska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune-Mtalaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_39" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887427" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12581" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.805" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jao-Pedro Correia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Koenig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lichtl&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Franchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39433-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duprieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courbot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785550v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noyes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785288v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Benouhiba Zelfani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785545v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglerot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126346v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932294v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_23" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_25" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6365-5_10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98322243E3EF3E5F34344573E80B407E7700A574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05585817v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pruhli&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03879992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>