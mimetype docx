--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,1198 +66,1388 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Bernanke and Bagehot's Rules: Further Explorations</w:t>
+                <w:t xml:space="preserve">The Fiscal Channel of Unconventional Monetary Policy: Inside the Black Box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Maux</w:t>
+                <w:t xml:space="preserve">Cristiano Boaventura Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463650v1</w:t>
+                <w:t xml:space="preserve">hal-05570816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lombard Street revisited? Bagehot’s rules and Bernanke’s interpretation</w:t>
+                <w:t xml:space="preserve">Ben Bernanke and Bagehot's Rules: Further Explorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672567.2024.2384867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmcb.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775146v1</w:t>
+                <w:t xml:space="preserve">hal-05463650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernanke and Kindleberger on financial crises, 1978–2003</w:t>
+                <w:t xml:space="preserve">Quo Vadis regional monetary integration? Major trends in the optimum currency area literature over the last 60 years: A bibliometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Maux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Festoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.67-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oep/gpad010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04201556v1</w:t>
+                <w:t xml:space="preserve">hal-05570814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Instability and International-Lender-of-Last-Resort Theory from the Gold Standard to the Dollar System</w:t>
+                <w:t xml:space="preserve">Lombard Street revisited? Bagehot’s rules and Bernanke’s interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch für Wirtschaftsgeschichte / Economic History Yearbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jbwg-2022-0012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2024.2384867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855684v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre la réglementation bancaire au service de la transition écologique</w:t>
+                <w:t xml:space="preserve">Bernanke and Kindleberger on financial crises, 1978–2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oep/gpad010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973503v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kindleberger in retrospect: the Federal Reserve’s dollar swap lines and international lender of last resort rules</w:t>
+                <w:t xml:space="preserve">Financial Instability and International-Lender-of-Last-Resort Theory from the Gold Standard to the Dollar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icc/dtab040⟩</w:t>
+              <w:t xml:space="preserve">Jahrbuch für Wirtschaftsgeschichte / Economic History Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.311-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jbwg-2022-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855666v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8. Politique monétaire et finance chez les Nouveaux Keynésiens : une brève histoire des origines du Consensus de Jackson Hole (1976-2007)</w:t>
+                <w:t xml:space="preserve">Mettre la réglementation bancaire au service de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Leloup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865181v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Federal Reserve’s Dollar Swap Lines and the European Central Bank during the global financial crisis of 2007–09</w:t>
+                <w:t xml:space="preserve">Kindleberger in retrospect: the Federal Reserve’s dollar swap lines and international lender of last resort rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.448-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icc/dtab040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cje/beaa015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03855660v1</w:t>
+                <w:t xml:space="preserve">hal-03855666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threadneedle street meets Lombard street: Bagehot and central bankers in the aftermath of the great recession</w:t>
+                <w:t xml:space="preserve">8. Politique monétaire et finance chez les Nouveaux Keynésiens : une brève histoire des origines du Consensus de Jackson Hole (1976-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 81 (2), pp.263-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep1.081.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09672567.2020.1790624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03855652v1</w:t>
+                <w:t xml:space="preserve">hal-03865181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « drone monétaire » pour remettre la politique monétaire au service de tous</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Federal Reserve’s Dollar Swap Lines and the European Central Bank during the global financial crisis of 2007–09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Renault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.723-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/beaa015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973725v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Crisis: The Capture of Central Banks by the Financial Sector?</w:t>
+                <w:t xml:space="preserve">Threadneedle street meets Lombard street: Bagehot and central bankers in the aftermath of the great recession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sophie Gauvin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08911916.2018.1497576⟩</w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.881-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2020.1790624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855698v1</w:t>
+                <w:t xml:space="preserve">hal-03855652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un « drone monétaire » pour remettre la politique monétaire au service de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Crisis: The Capture of Central Banks by the Financial Sector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.151-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08911916.2018.1497576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Literature on the Finance–Growth Nexus in the Aftermath of the Financial Crisis: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume L’œillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (1), pp.161-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41294-018-0056-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1267,439 +1457,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Keynesian 3-Equations Model: A Revisited History. An inquiry into its origins in the works of Jeffrey Fuhrer and George Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume L'Oeillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Charles Gide pour l'histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Bordeaux, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Bankers' Communication on Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Deal et Marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Rennes, Sep 2023, Rennes IEP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Edimburg to Cambridge: Kindleberger Revisiting Smith on Financial crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Society of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Liège, Jun 2023, Liège (HEC Management School), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Euro Area and the Emergent Countries in the Financial Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "The Euro Area and the Emergent Countries in the Financial Crisis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Pessac, Sciences Po Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comités de politique monétaire : théorie, gouvernance et délibération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du groupe intercentres « Gouvernance et délibération »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Pessac, Sciences Po Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1709,418 +1899,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique monétaire post-keynésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Berr; Virginie Monvoisin; Jean-François Ponsot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie post-keynésienne : histoire, théories et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.373-393, 2018, Économie humaine, 978-2-02-137788-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Monetary Policy of the ECB and the Fed: Credibility versus Confidence, a Comparative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philip Arestis, Jesus Ferreiro et Felipe Serrano (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Developments in National and International Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Mcmillan, pp.77-102, 2006, 978-0-230-52237-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9780230522374_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credibility versus Confidence in Monetary Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Randall Wray and Mathew Forstater (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Money, Financial Instability and Stabilization Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.58-84, 2006, 9781845424749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781847201898.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credibilidad, confianza e inflación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mántey Bastón Maria Gadalupe et Levy Orlik Noemí Ornah (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflación, crédito y salarios: nuevos enfoques de política monetaria para mercados imperfectos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nationale Autonome de Mexico (UNAM), pp.191-223, 2005, Las ciencias sociales. Segunda Década, 970-701-617-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00160099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2267,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.70030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2384867" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2022-0012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.081.0263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beaa015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1790624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2018.1497576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#8217;&#339;illet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-018-0056-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L'Oeillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230522374_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201898.00010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Boaventura Duarte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.70030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Festoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2384867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2022-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.081.0263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beaa015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1790624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2018.1497576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#8217;&#339;illet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-018-0056-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L'Oeillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230522374_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201898.00010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>