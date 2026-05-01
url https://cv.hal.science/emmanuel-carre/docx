--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -563,243 +563,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Instability and International-Lender-of-Last-Resort Theory from the Gold Standard to the Dollar System</w:t>
+                <w:t xml:space="preserve">Mettre la réglementation bancaire au service de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch für Wirtschaftsgeschichte / Economic History Yearbook</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855684v1</w:t>
+                <w:t xml:space="preserve">hal-03973503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre la réglementation bancaire au service de la transition écologique</w:t>
+                <w:t xml:space="preserve">Financial Instability and International-Lender-of-Last-Resort Theory from the Gold Standard to the Dollar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jahrbuch für Wirtschaftsgeschichte / Economic History Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.311-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jbwg-2022-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973503v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindleberger in retrospect: the Federal Reserve’s dollar swap lines and international lender of last resort rules</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « drone monétaire » pour remettre la politique monétaire au service de tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Boaventura Duarte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.70030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Festoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2384867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2022-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.081.0263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beaa015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1790624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2018.1497576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#8217;&#339;illet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-018-0056-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L'Oeillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230522374_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201898.00010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Boaventura Duarte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.70030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Festoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2384867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpad010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2022-0012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.081.0263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beaa015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1790624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2018.1497576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#8217;&#339;illet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-018-0056-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L'Oeillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230522374_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201898.00010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>