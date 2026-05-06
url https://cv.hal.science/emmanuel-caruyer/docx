--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -922,355 +922,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANDI-AMICO: an open-source toolbox for fast Soma And Neurite Density Imaging (SANDI) with AMICO</w:t>
+                <w:t xml:space="preserve">The Microstructural Features of the Diffusion-Simulated Connectivity (DiSCo) Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Schiavi</w:t>
+                <w:t xml:space="preserve">Jonathan Rafael-Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ocampo-Pineda</w:t>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Daducci</w:t>
+                <w:t xml:space="preserve">Marco Pizzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th annual meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDMRI 2021 - International Workshop on Computational Diffusion MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.159-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87615-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03783770v1</w:t>
+                <w:t xml:space="preserve">inserm-03366318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microstructural Features of the Diffusion-Simulated Connectivity (DiSCo) Dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SANDI-AMICO: an open-source toolbox for fast Soma And Neurite Density Imaging (SANDI) with AMICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Girard</w:t>
+                <w:t xml:space="preserve">Simona Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ocampo-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDMRI 2021 - International Workshop on Computational Diffusion MRI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th annual meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366318v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03783770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary framework for microstructure-sensitive generalized diffusion gradient waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rafael-Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Dimensional Diffusion MRI Sampling Scheme: B-tensor Design and Accurate Signal Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,553 +1997,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01579134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation-invariant measures for population study in HARDI</w:t>
+                <w:t xml:space="preserve">A comparative study of 16 tractography algorithms for the corticospinal tract: reproducibility and subject-specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragini Verma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luke Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birkan Tunç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944646v1</w:t>
+                <w:t xml:space="preserve">hal-00944649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantomas: a flexible software library to simulate diffusion MR phantoms</w:t>
+                <w:t xml:space="preserve">Rotation-invariant measures for population study in HARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragini Verma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944644v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Challenge of Edema in Fiber Tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phantomas: a flexible software library to simulate diffusion MR phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Brem</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Macyszyn</w:t>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2014 DTI Tractography Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072222v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of 16 tractography algorithms for the corticospinal tract: reproducibility and subject-specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing the Challenge of Edema in Fiber Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birkan Tunç</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
+                <w:t xml:space="preserve">Mark Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Brem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varsha Shankar</w:t>
+                <w:t xml:space="preserve">Luke Macyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">MICCAI 2014 DTI Tractography Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944649v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should tractography go forward? A Tractometer evaluation of local reconstruction and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy. pp.6470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2568,90 +2568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving White Matter Tractography by Resolving the Challenges of Edema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragini Verma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2013 DTI Tractography Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,273 +2670,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Regularization for MR Diffusion Signal Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Dictionary Learning in Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI - 9th IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">HARDI reconstruction workshop - ISBI - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Daducci and Jean-Philippe Thiran and Yves Wiaux, May 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660635v1</w:t>
+                <w:t xml:space="preserve">hal-00697102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Dictionary Learning in Diffusion MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Regularization for MR Diffusion Signal Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARDI reconstruction workshop - ISBI - International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alessandro Daducci and Jean-Philippe Thiran and Yves Wiaux, May 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ISBI - 9th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697102v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric dictionary learning for modeling EAP and ODF in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2974,51 +2974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Framework for Experimental Design in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDMRI - MICCAI Workshop on Computational Diffusion MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3037,588 +3037,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental gradient table for multiple Q-shells diffusion MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Sapiro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tianzi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBM 17th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Québec, Canada</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Computational Diffusion MRI - CDMRI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617957v1</w:t>
+                <w:t xml:space="preserve">inria-00615434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Motion Detection in High Angular Resolution Diffusion Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Sapiro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tianzi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00559904v2</w:t>
+                <w:t xml:space="preserve">inria-00615437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental gradient table for multiple Q-shells diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Merlet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Computational Diffusion MRI - CDMRI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">HBM 17th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615434v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Motion Detection in High Angular Resolution Diffusion Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Aganj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Merlet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615437v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00559904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Multiple Q-shells experiments for Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+                <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop on Computational Diffusion MRI - CDMRI'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
@@ -3660,90 +3660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Line Reconstruction and Motion Detection in HARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Aganj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ISMRM annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3768,77 +3768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radial and angular sampling on multiple shells acquisition in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3876,90 +3876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online orientation distribution function reconstruction in constant solid angle and its application to motion detection in HARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Aganj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Muetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands</w:t>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Design of Sampling Directions in Diffusion Tensor MRI and Validation on Human Brain Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop on Diffusion Modelling and the Fiber Cup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4695,51 +4695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian framework for incorporating white matter bundle priors in ODF-based tractography algorithms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tractography passes the test: Results from the diffusion-simulated connectivity (disco) challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rafael-Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,90 +5469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diffusion-simulated connectivity (DiSCo) dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rafael-Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4D Basis and Sampling Scheme for the Tensor Encoded Multi-Dimensional Diffusion MRI Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastoo Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Bach-Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,51 +6161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.365-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6252,51 +6252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On facilitating the use of HARDI in population studies by creating rotation-invariant markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragini Verma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (1), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6464,77 +6464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative comparison of reconstruction methods for intra-voxel fiber recovery from diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Canales Rodgriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Garyfallidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,343 +6592,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational diffusion MRI and parametric dictionary learning framework for modeling the diffusion signal and its features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion Detection in Diffusion MRI via Online ODF Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Aganj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.04.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (Article ID 84936), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/849363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820817v1</w:t>
+                <w:t xml:space="preserve">hal-00798582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Detection in Diffusion MRI via Online ODF Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational diffusion MRI and parametric dictionary learning framework for modeling the diffusion signal and its features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain L. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (Article ID 84936), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.MEDIMA779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/849363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798582v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of multishell sampling schemes with uniform coverage in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (6), pp.1534-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6975,51 +6975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion MRI Signal Reconstruction with Continuity Constraint and Optimal Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (6), pp.1113-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus H Maier-Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Neher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Alexandre Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,286 +7410,286 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical methods for white matter microstructure and brain structural connectivity in diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computer science. Université de Rennes 1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03894045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ISBN 9782271143280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
-[...72 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">inserm-03798417v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-03894045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7924,90 +7924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online orientation distribution function reconstruction in constant solid angle and its application to motion detection in high angular resolution diffusion imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Aganj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7102, INRIA. 2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8292,51 +8292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bocquillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96628-6_10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Villarreal Haro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rafael Patino Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04313189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03639907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Snoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn J&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03783770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ocampo-Pineda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Truffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rafael-Patino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87615-9_14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02910086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02015394v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02065830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01986723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759196" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Aziz Ould Ismail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Parker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Hernandez-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alexander" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01556476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;douin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_30" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01579134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Elliott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macyszyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birkan Tun&#231;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Shankar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01033816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559904v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Aganj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzi Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Muetzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Erhart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04072656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939066v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durantel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcsweeney-Davis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf258" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05441750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Y&#252;cel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickson Mesquita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander von L&#252;hmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mehler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08412-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390592v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rafael-Pati&#241;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogu Baran Aydogan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Adluru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120231" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04313206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.3159" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03431812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Szaszi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsonne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo van den Akker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Albers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Sadeghi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.2991832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wolf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233645" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Neher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01285-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03219764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach-Cuadra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ledesma-Carbayo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sepehrband" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeiran Choupan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman D. Kurniawan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2014.00290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908289v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Canales Rodgriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Gur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2285500" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L. Merlet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.04.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798582v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/849363" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24736" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.06.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05047351v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ay&#351;e Y&#252;cel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickson Coelho Mesquita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marc Anton Mehler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02309753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-03894045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798395v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00880381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bocquillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96628-6_10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Villarreal Haro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rafael Patino Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04313189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03639907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Snoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn J&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rafael-Patino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Truffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87615-9_14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03783770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ocampo-Pineda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02910086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02015394v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02065830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01986723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759196" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Aziz Ould Ismail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Parker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Hernandez-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alexander" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01556476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;douin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_30" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01579134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birkan Tun&#231;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Shankar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Elliott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macyszyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01033816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzi Jiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559904v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Aganj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Muetzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Erhart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04072656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939066v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durantel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcsweeney-Davis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf258" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05441750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Y&#252;cel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickson Mesquita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander von L&#252;hmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mehler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08412-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390592v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rafael-Pati&#241;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogu Baran Aydogan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Adluru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120231" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04313206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.3159" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03431812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Szaszi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsonne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo van den Akker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Albers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Sadeghi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.2991832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wolf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233645" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Neher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01285-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03219764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach-Cuadra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ledesma-Carbayo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sepehrband" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeiran Choupan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman D. Kurniawan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2014.00290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908289v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Canales Rodgriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Gur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2285500" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/849363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L. Merlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.04.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24736" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.06.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05047351v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ay&#351;e Y&#252;cel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickson Coelho Mesquita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marc Anton Mehler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02309753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-03894045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798417v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798395v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00880381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>