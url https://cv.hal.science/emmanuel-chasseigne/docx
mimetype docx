--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -66,1021 +66,1030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp estimates of the generalized principal eigenvalue for superlinear viscous Hamilton-Jacobi equations with inward drift</w:t>
+                <w:t xml:space="preserve">Some Comparison Results for First-Order Hamilton-Jacobi Equations and Second-Order Fully Nonlinear Parabolic Equations with Ventcell Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoyuki Ichihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.34. </w:t>
+              <w:t xml:space="preserve">, 2026, 33 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00030-022-00769-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00030-025-01167-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145102v1</w:t>
+                <w:t xml:space="preserve">hal-04565750v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Lipschitz Estimates for Solutions of Local and Nonlocal Hamilton-Jacobi Equations with Ornstein-Uhlenbeck Operator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sharp estimates of the generalized principal eigenvalue for superlinear viscous Hamilton-Jacobi equations with inward drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi-Tuyen Nguyen</w:t>
+                <w:t xml:space="preserve">Naoyuki Ichihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RMI/1093⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-022-00769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515409v1</w:t>
+                <w:t xml:space="preserve">hal-02145102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodic problems for viscous Hamilton-Jacobi equations with inward drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Ichihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (1), pp.23-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/18M1179328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON UNBOUNDED SOLUTIONS OF ERGODIC PROBLEMS FOR NON-LOCAL HAMILTON-JACOBI EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Brândle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.94-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-limited and classical viscosity solutions for regional control problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Priori Lipschitz Estimates for Solutions of Local and Nonlocal Hamilton-Jacobi Equations with Ornstein-Uhlenbeck Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Barles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
+                <w:t xml:space="preserve">Thi-Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2017076⟩</w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.1415-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392414v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot; (Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.373-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/nhm.2018016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nonlocal quasilinear equations and their local limits</w:t>
+                <w:t xml:space="preserve">Flux-limited and classical viscosity solutions for regional control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Espen R Jakobsen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.1881-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2017076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134618v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularizing effect for unbounded solutions of first-order Hamilton-Jacobi equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On nonlocal quasilinear equations and their local limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen R Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 260 (9), pp.7020-7031</w:t>
+              <w:t xml:space="preserve">, 2017, 262 (6), pp.3759-3804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214425v1</w:t>
+                <w:t xml:space="preserve">hal-01134618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative properties of generalized principal eigenvalues for superquadratic viscous Hamilton-Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Ichihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the regularizing effect for unbounded solutions of first-order Hamilton-Jacobi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.809-836</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260 (9), pp.7020-7031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097167v3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization Results for a Deterministic Multi-domains Periodic Control Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1121,684 +1130,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Time Behavior of Periodic Viscosity Solutions for Uniformly Parabolic Integro-Differential Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">(Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.809-836</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743751v1</w:t>
+                <w:t xml:space="preserve">hal-01097167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional decay bounds for nonlocal zero order heat equations</w:t>
+                <w:t xml:space="preserve">Large Time Behavior of Periodic Viscosity Solutions for Uniformly Parabolic Integro-Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwin Topp</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Ciomaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/blms/bdu042⟩</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1-2), pp.283-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-013-0636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843685v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Neumann Type Problems for nonlocal Equations set in a half Space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fractional decay bounds for nonlocal zero order heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Espen Jakobsen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.943-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms/bdu042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646379v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermalization for a Non-local Heat Equation</w:t>
+                <w:t xml:space="preserve">On Neumann Type Problems for nonlocal Equations set in a half Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Ferreira</w:t>
+                <w:t xml:space="preserve">Espen Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.1-18</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 366 (9), pp.4873-4917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441672v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bellman approach for regional optimal control problems in $\R^N$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isothermalization for a Non-local Heat Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.1712-1744</w:t>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825778v2</w:t>
+                <w:t xml:space="preserve">hal-00441672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Deviations estimates for some non-local equations. General bounds and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bellman approach for regional optimal control problems in $\R^N$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 365, pp.3437-3476</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.1712-1744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414225v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bellman approach for two-domains optimal control problems in $\R^N$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.710-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1823,51 +1832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlocal two-phase Stefan problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Sastre-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1899,687 +1908,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz Regularity of Solutions for Mixed Integro-Differential Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Large Deviations estimates for some non-local equations. General bounds and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Brändle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 365, pp.3437-3476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608848v2</w:t>
+                <w:t xml:space="preserve">hal-00414225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlocal one-phase Stefan problem that develops mushy regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipschitz Regularity of Solutions for Mixed Integro-Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Quirós</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Ciomaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110849365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 252 (11), pp.6012-6060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2012.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626418v1</w:t>
+                <w:t xml:space="preserve">hal-00608848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbounded solutions of the nonlocal heat equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A nonlocal one-phase Stefan problem that develops mushy regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Brändle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raul Ferreira</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Quirós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.3071-3100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110849365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447374v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hölder continuity of solutions of second-order non-linear elliptic integro-differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.1-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Deviations estimates for some non-local equations I. Fast decaying kernels and explicit bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Unbounded solutions of the nonlocal heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Brändle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71, pp.5572-5586</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.1663-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342145v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dirichlet Problem for Second-Order Elliptic Integro-Differential Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Large Deviations estimates for some non-local equations I. Fast decaying kernels and explicit bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Brändle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (1), pp.213-146</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.5572-5586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150151v3</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Dirichlet Problem for Second-Order Elliptic Integro-Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.213-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150151v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Dirichlet problem for some nonlocal diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential and integral equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.1389-1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2589,319 +2680,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un résultat d' homogénéisation pour une équation de Hamilton-Jacobi périodique sur un réseau hétérogéne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual International Conference on Partial Differential Equations EDP-NORMANDIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Comparison Results for First-Order Hamilton-Jacobi Equations and Second-Order Fully Nonlinear Parabolic Equations with Ventcell Boundary Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An Illustrated Guide of the Modern Approaches of Hamilton-Jacobi Equations and Control Problems with Discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962955v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2911,105 +2927,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉQUATIONS AUX DÉRIVÉES PARTIELLES, ÉQUATIONS NON-LOCALES ET CONTRÔLE OPTIMAL DÉTERMINISTE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université François Rabelais - Tours, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01411482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3156,51 +3172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chasseigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Ichihara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00769-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1179328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Br&#226;ndle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591473v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2018016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134618v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen R Jakobsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097167v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Tchou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743751v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciomaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-013-0636-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Topp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdu042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jakobsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441672v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825778v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414225v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Br&#228;ndle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652406v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sastre-Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608848v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.02.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quir&#243;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110849365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447374v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179690v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/242" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150151v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132526v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565750v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962955v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01411482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565750v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chasseigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-025-01167-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145102v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Ichihara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00769-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1179328" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Br&#226;ndle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591473v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2018016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134618v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen R Jakobsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Tchou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097167v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciomaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-013-0636-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Topp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdu042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jakobsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441672v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825778v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652406v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sastre-Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414225v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Br&#228;ndle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608848v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.02.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quir&#243;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110849365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179690v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447374v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150151v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132526v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962955v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01411482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>