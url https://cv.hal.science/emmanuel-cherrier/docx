--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -718,199 +718,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu’ici tout va bien : Le Front national passé au tamis de ses défaites (2007-2008)</w:t>
+                <w:t xml:space="preserve">Sondages et démocratie : liaisons dangereuses ou entente cordiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cherrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Encrage éditions. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élections de 2007 en France (sous la direction d'Emmanuel Cherrier, Alexis Massart et Djamel Mermat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encrage éditions, pp.113-141, 2012, Université, 978-2-36058-027-9</w:t>
+              <w:t xml:space="preserve">Vérité scientifique et vérité scientifique de notre temps - échiquiers dans la brume (dirigé par Alain Jenny)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-258, 2012, 978-2-36424-007-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508124v1</w:t>
+                <w:t xml:space="preserve">hal-04508094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages et démocratie : liaisons dangereuses ou entente cordiale ?</w:t>
+                <w:t xml:space="preserve">Jusqu’ici tout va bien : Le Front national passé au tamis de ses défaites (2007-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cherrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mermat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Encrage éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vérité scientifique et vérité scientifique de notre temps - échiquiers dans la brume (dirigé par Alain Jenny)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-258, 2012, 978-2-36424-007-0</w:t>
+              <w:t xml:space="preserve">Les élections de 2007 en France (sous la direction d'Emmanuel Cherrier, Alexis Massart et Djamel Mermat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage éditions, pp.113-141, 2012, Université, 978-2-36058-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508094v1</w:t>
+                <w:t xml:space="preserve">hal-04508124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'ouvrage &amp;quot;1807, apogée de l'Empire ?</w:t>
               </w:r>
@@ -1352,165 +1352,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un itinéraire politique original, l’ascension de Jean-Baptiste Bernadotte</w:t>
+                <w:t xml:space="preserve">Le 2 Décembre, l'archétype du coup d'Etat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5, pp.65-99</w:t>
+              <w:t xml:space="preserve">Napoleonica. La Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414614v1</w:t>
+                <w:t xml:space="preserve">hal-04508084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 2 Décembre, l'archétype du coup d'Etat ?</w:t>
+                <w:t xml:space="preserve">Un itinéraire politique original, l’ascension de Jean-Baptiste Bernadotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoleonica. La Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1</w:t>
+              <w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.65-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508084v1</w:t>
+                <w:t xml:space="preserve">hal-04414614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oubliés de la modernité, les Idéologues</w:t>
               </w:r>
@@ -2277,51 +2277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-05392837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mermat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses Universitaires de Valenciennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Stephen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penagos Stephen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-05392837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses Universitaires de Valenciennes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mermat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Stephen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penagos Stephen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>