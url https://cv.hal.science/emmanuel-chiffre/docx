--- v0 (2026-03-06)
+++ v1 (2026-05-02)
@@ -66,1011 +66,1883 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage mémoriel des villages martyrs du Morvan : une reterritorialisation de la mémoire des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morvan- terre de Résistances - ARORM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villages martyrs du Morvan 1944 - Répression et reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.56 -82, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le départ de l'armée, quels impacts territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 139-143, 2024, 979-10-415-3640-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme militaire : une forme de reterritorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.162-166, 2024, 979-10-415-3640-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hydrosystèmes défensifs de la Ligne Maginot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.94-98, 2024, 979-10-415-3640-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les héritages de la Ligne Maginot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.89-94, 2024, 979-10-415-3640-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empreinte des camps militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Bitche. Un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp34-40, 2024, 979-10-415-3640-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville-citadelle à la ville de garnison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.98-103, 2024, 979-10-415-3640-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les camps de sûreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.103-106., 2024, 979-10-415-3640-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces des villages martyrs dans le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nièvre dans la Seconde Guerre mondiale. Traces et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARORM - Association pour la Recherche sur l'Occupation et la Résistance en Morvan, May 2025, Saint-Brisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les villages martyrs du Morvan juin 1944 - Matérialités des mémoires du &amp;quot;martyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les villages martyrs en Europe (XXe - XXIe) : histoire, mémoire, enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de la mémoire d'Oradour - Limoges, May 2024, Oradour-sur-Glane ; Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621427v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages militaires, reconversion, renouvellement urbain : le cas de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Mathis, Emmanuel Chiffre, Laurent Jalabert, Mar 2024, Nancy-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villages martyrs du Morvan juin 1944 - Matérialités des mémoires du &amp;quot;martyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villages martyrs en Europe (XXe - XXIe) : histoire, mémoire, enjeux actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de la mémoire d'Oradour - Limoges, May 2024, Oradour-sur-Glane ; Limoges, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098777v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre défense, destructions et reconstructions – Essai de typologie des espaces marqués par les conflits modernes et contemporains en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/126ew⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition du paysage mémoriel des villages martyrs du Morvan en juin 1944 : vers une reterritorialisation de la mémoire des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage: les enjeux autour de l'enfrichement et de de l'enruinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mathis, Emmanuel Chiffre, Laurent Jalabert, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541270v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisations des mémoires de la Grande Guerre autour des villages détruits de la Haye (Meurthe-et-Moselle – Lorraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transition du paysage mémoriel des villages martyrs du Morvan en juin 1944 : vers une reterritorialisation de la mémoire des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage: les enjeux autour de l'enfrichement et de de l'enruinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Emmanuel Chiffre, Laurent Jalabert, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850249v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-tracer le paysage : la Ligne Maginot - de sa réalité matérielle à ses constructions imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Du Sillon à la skyline : des lignes et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Histoire et critiques des Arts (Université de Rennes 2); Espaces et sociétés (ESO, Université de Rennes 2); Littoral, Environnement, Géomatique, Télédétection (LTEG, Rennes Costel), Sep 2017, Rennes, France. pp.179-204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14t6q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre des places-fortes. Esquisse des dynamiques de valorisation des traces des anciens territoires de défense du Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Accepter, oublier ou valoriser les fortifications des villes du Nord-Ouest de l’Europe depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de la Grande Guerre dans le paysage en Lorraine centrale au Nord-Est de Nancy (Moselle, Meurthe et Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1085,73 +1957,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact environnementaux et approches spatiales de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les camps de sûreté de la ligne Maginot en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1167,73 +2039,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine militaire septentrional du Moyen Âge à nos jours. Les édifices urbains non-fortifiés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille-Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes pêches : traditions renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1249,73 +2121,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux comprendre les étangs. Du Berry Limousin à l’Europe Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brive, France. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire militaire des étangs en Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1331,168 +2203,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les étangs : de la recherche scientifique aux pratiques locales du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Châteauroux, France. pp.398-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux paysagers de la reconversion en étangs des sablières et gravières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les étangs : de la recherche scientifique internationale aux pratiques locales du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Études de Châteauroux, May 2012, Brive, France. pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des étangs dans les projets des territoires des Parcs naturels régionaux : études comparées Lorraine-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1508,929 +2380,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les étangs : de la recherche scientifique aux pratiques locales du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Châteauroux, France. pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719277v1</w:t>
-              </w:r>
-[...870 lines deleted...]
-                <w:t xml:space="preserve">hal-04548205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2474,1463 +2474,1577 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-f1b5bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les héritages de la Ligne Maginot dans les villages lorrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villages Lorrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°185, 28 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion et réappropriation des camps de sûreté en Meurthe-et-Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages Lorrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les héritages de la ligne Maginot dans les villages lorrains, 185, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation urbaine des villes démilitarisées: l'exemple de Metz-Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82 (1), pp.47-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/0770-7576.7249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterritorialisation - reterritorialisation autour de la Ligne Maginot en Lorraine</w:t>
+                <w:t xml:space="preserve">Quelles trajectoires paysagères pour les massifs forestiers militarisés du Grand-Est ? Essai de typologie à partir de l’étude des forêts de Bitche, de Haguenau et du Bienwald-Mundat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.8862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685283v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles trajectoires paysagères pour les massifs forestiers militarisés du Grand-Est ? Essai de typologie à partir de l’étude des forêts de Bitche, de Haguenau et du Bienwald-Mundat</w:t>
+                <w:t xml:space="preserve">Déterritorialisation - reterritorialisation autour de la Ligne Maginot en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1940 La France de l'Est en Guerre, 2, pp.169-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906580v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la Grande Guerre dans le paysage en Lorraine centrale au nord-est de Nancy (Moselle, Meurthe-et-Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14-15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de construction du territoire de défense suédois (1800 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (119), pp.17-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.119.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et réorganisation des déploiements militaires en Italie (1945/1947 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (119), pp.129-146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.119.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hydrosystèmes défensifs : des paysages militaires atypiques de la Ligne Maginot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la mise en défense au déclassement d'un territoire : vers une réappropriation de l'empreinte militaire dans la région de Dijon - Langres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 10-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867329v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mise en défense au déclassement d'un territoire : vers une réappropriation de l'empreinte militaire dans la région de Dijon - Langres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les hydrosystèmes défensifs : des paysages militaires atypiques de la Ligne Maginot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mathis</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10-11, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867223v1</w:t>
+                <w:t xml:space="preserve">hal-02867329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie au service de la défense du territoire : le cas du projet de réduit du Morvan (1872-1899)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du jumelage des infrastructures lourdes de transport sur les territoires : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Argibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carsignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geohist.5371⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série 24, pp.140-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699474v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du jumelage des infrastructures lourdes de transport sur les territoires : quels enseignements ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géographie au service de la défense du territoire : le cas du projet de réduit du Morvan (1872-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17288⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.5371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377187v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des hydrosystèmes hérités par les parcs naturels régionaux de Lorraine et du Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25-26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations à Nancy – Anciennes et nouvelles problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 5 (n°3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démilitarisation des cours d’eau de la ligne Maginot aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3946,171 +4060,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-Série Collection Art et Archéologie, 19, pp.155-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692117v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04531718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05418862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f1b5bd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hecker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0129" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Weimerskirch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sauvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10665" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04531718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05418862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f1b5bd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04531718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.612" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Weimerskirch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sauvage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>