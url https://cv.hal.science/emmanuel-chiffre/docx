--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -285,51 +285,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme militaire : une forme de reterritorialisation</w:t>
+                <w:t xml:space="preserve">Les hydrosystèmes défensifs de la Ligne Maginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
@@ -355,93 +355,93 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.162-166, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.94-98, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542736v1</w:t>
+                <w:t xml:space="preserve">hal-04530202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hydrosystèmes défensifs de la Ligne Maginot</w:t>
+                <w:t xml:space="preserve">Le tourisme militaire : une forme de reterritorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
@@ -467,289 +467,289 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.94-98, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.162-166, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530202v1</w:t>
+                <w:t xml:space="preserve">hal-04542736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages de la Ligne Maginot</w:t>
+                <w:t xml:space="preserve">L'empreinte des camps militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.89-94, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">Le Pays de Bitche. Un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp34-40, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541339v1</w:t>
+                <w:t xml:space="preserve">hal-04508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte des camps militaires</w:t>
+                <w:t xml:space="preserve">Les héritages de la Ligne Maginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays de Bitche. Un territoire en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp34-40, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.89-94, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508775v1</w:t>
+                <w:t xml:space="preserve">hal-04541339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville-citadelle à la ville de garnison</w:t>
               </w:r>
@@ -1041,290 +1041,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villages martyrs du Morvan juin 1944 - Matérialités des mémoires du &amp;quot;martyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villages martyrs en Europe (XXe - XXIe) : histoire, mémoire, enjeux actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de la mémoire d'Oradour - Limoges, May 2024, Oradour-sur-Glane ; Limoges, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098777v1</w:t>
+                <w:t xml:space="preserve">hal-04621427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages militaires, reconversion, renouvellement urbain : le cas de Dijon</w:t>
+                <w:t xml:space="preserve">Les villages martyrs du Morvan juin 1944 - Matérialités des mémoires du &amp;quot;martyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mathis, Emmanuel Chiffre, Laurent Jalabert, Mar 2024, Nancy-Metz, France</w:t>
+              <w:t xml:space="preserve">Les villages martyrs en Europe (XXe - XXIe) : histoire, mémoire, enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de la mémoire d'Oradour - Limoges, May 2024, Oradour-sur-Glane ; Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541207v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Héritages militaires, reconversion, renouvellement urbain : le cas de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Emmanuel Chiffre, Laurent Jalabert, Mar 2024, Nancy-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621427v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre défense, destructions et reconstructions – Essai de typologie des espaces marqués par les conflits modernes et contemporains en Lorraine</w:t>
               </w:r>
@@ -1336,51 +1336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Caen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,217 +1408,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorialisations des mémoires de la Grande Guerre autour des villages détruits de la Haye (Meurthe-et-Moselle – Lorraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850249v1</w:t>
+                <w:t xml:space="preserve">hal-03850251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisations des mémoires de la Grande Guerre autour des villages détruits de la Haye (Meurthe-et-Moselle – Lorraine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850251v1</w:t>
+                <w:t xml:space="preserve">hal-03850249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition du paysage mémoriel des villages martyrs du Morvan en juin 1944 : vers une reterritorialisation de la mémoire des lieux</w:t>
               </w:r>
@@ -2544,77 +2544,1507 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion et réappropriation des camps de sûreté en Meurthe-et-Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villages Lorrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les héritages de la ligne Maginot dans les villages lorrains, 185, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation urbaine des villes démilitarisées: l'exemple de Metz-Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.7249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles trajectoires paysagères pour les massifs forestiers militarisés du Grand-Est ? Essai de typologie à partir de l’étude des forêts de Bitche, de Haguenau et du Bienwald-Mundat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.8862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisation - reterritorialisation autour de la Ligne Maginot en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1940 La France de l'Est en Guerre, 2, pp.169-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de la Grande Guerre dans le paysage en Lorraine centrale au nord-est de Nancy (Moselle, Meurthe-et-Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques de construction du territoire de défense suédois (1800 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (119), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.119.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et réorganisation des déploiements militaires en Italie (1945/1947 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (119), pp.129-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.119.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mise en défense au déclassement d'un territoire : vers une réappropriation de l'empreinte militaire dans la région de Dijon - Langres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hydrosystèmes défensifs : des paysages militaires atypiques de la Ligne Maginot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie au service de la défense du territoire : le cas du projet de réduit du Morvan (1872-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.5371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du jumelage des infrastructures lourdes de transport sur les territoires : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Argibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carsignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série 24, pp.140-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des hydrosystèmes hérités par les parcs naturels régionaux de Lorraine et du Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inondations à Nancy – Anciennes et nouvelles problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 5 (n°3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démilitarisation des cours d’eau de la ligne Maginot aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-Série Collection Art et Archéologie, 19, pp.155-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritages de la Ligne Maginot dans les villages lorrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2630,1487 +4060,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages Lorrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°185, 28 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531718v1</w:t>
-              </w:r>
-[...1428 lines deleted...]
-                <w:t xml:space="preserve">hal-01692117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05418862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f1b5bd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04531718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.612" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Weimerskirch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sauvage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05418862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f1b5bd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hecker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.119.0129" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Weimerskirch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sauvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Argibay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carsignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10665" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04531718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>