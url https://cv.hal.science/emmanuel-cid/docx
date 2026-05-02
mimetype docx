--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -1632,291 +1632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographically induced internal solitary waves in a pycnocline: Ultrasonic probes and stereo-correlation measurements</w:t>
+                <w:t xml:space="preserve">Investigation of the three-dimensional turbulent near-wake structure past a flat plate by tomographic PIV at high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Dossmann</w:t>
+                <w:t xml:space="preserve">Enrico Deri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Paci</w:t>
+                <w:t xml:space="preserve">Marianna Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Auclair</w:t>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lepilliez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dirk Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 26 (n 5), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4873202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102330v1</w:t>
+                <w:t xml:space="preserve">hal-03521239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the three-dimensional turbulent near-wake structure past a flat plate by tomographic PIV at high Reynolds number</w:t>
+                <w:t xml:space="preserve">Topographically induced internal solitary waves in a pycnocline: Ultrasonic probes and stereo-correlation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Deri</w:t>
+                <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Braza</w:t>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.21-30. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 26 (n 5), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2012.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4873202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521239v1</w:t>
+                <w:t xml:space="preserve">hal-01102330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image registration algorithm for molecular tagging velocimetry applied to unsteady flow in Hele-Shaw cell</w:t>
               </w:r>
@@ -2049,77 +2049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave patterns generated by an axisymmetric obstacle in a two-layer flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Eiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stereoscopic method for rapid monitoring of the spatio- temporal evolution of the sand-bed elevation in the swash zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,77 +2447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and turbulent process analysis in the flow past a circular cylinder at high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2593,77 +2593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Wake Turbulence Properties in the High Reynolds Number Incompressible Flow Around a Circular Cylinder Measured by Two- and Three-Component PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Wake Turbulence Properties around a Circular Cylinder at High Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,243 +3493,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélocimétrie 3D par marquage moléculaire et recalage d’image pour le passage d’une bulle isolée en cellule de Hele-Shaw</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercorrélation d’images PIV sur GPU–application à un écoulement en fluide turbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Roig</w:t>
+                <w:t xml:space="preserve">Omar Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+              <w:t xml:space="preserve">13 ème Congrès Francophone de Techniques Laser, CFTL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rouen, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023403v1</w:t>
+                <w:t xml:space="preserve">hal-04021316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercorrélation d’images PIV sur GPU–application à un écoulement en fluide turbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vélocimétrie 3D par marquage moléculaire et recalage d’image pour le passage d’une bulle isolée en cellule de Hele-Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Bentata</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ème Congrès Francophone de Techniques Laser, CFTL 2012</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rouen, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021316v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Image Registration and Monocular Volumetric Reconstruction of a fluid flow</w:t>
               </w:r>
@@ -3810,77 +3810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing coherent structures and turbulent interfaces in wake flows by means of the Organised Eddy Simulation, OES and by Tomo-PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Deri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,90 +3944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du sillage et de l'écoulement décollé autour d'une plaque en incidence par PIV Tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Deri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Harran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4082,77 +4082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved stereoscopic PIV measurements in the near wake of a circular cylinder at high Reynolds number Time.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4488,51 +4488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhe Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.171618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Majji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranem Nadir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarshinee Sahoo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03777949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Sayegh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131460" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyman Mendoza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes Ba&#241;ales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.12.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepilliez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Deri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Michaelis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2012.11.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.09.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1618-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2011.08.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.12.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chassaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.08.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4271NRT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moradei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-006-9043-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8M4ZZZ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000014930.49408.53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-218Q4GCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi Adamu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentata" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ouvrard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hunt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charnay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhe Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.171618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Majji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranem Nadir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarshinee Sahoo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03777949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Sayegh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131460" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyman Mendoza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes Ba&#241;ales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.12.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Deri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Michaelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2012.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepilliez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.09.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1618-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2011.08.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.12.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chassaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.08.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4271NRT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moradei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-006-9043-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8M4ZZZ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000014930.49408.53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-218Q4GCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi Adamu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ouvrard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hunt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charnay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>