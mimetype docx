--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -585,1008 +585,999 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving reproducibility in bioinformatics workflows with BioFlow-Model</w:t>
+                <w:t xml:space="preserve">QuaQue: Design and SQL Implementation of Condensed Algebra for Concurrent Versioning of Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Garb</w:t>
+                <w:t xml:space="preserve">Jey PUGET GIL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM REP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DBKDA 2026, The Eighteenth International Conference on Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Mar 2026, Valencia, Spain. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240352v1</w:t>
+                <w:t xml:space="preserve">hal-05549598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConVer-G: Concurrent versioning of knowledge graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving reproducibility in bioinformatics workflows with BioFlow-Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Garb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jey PUGET GIL</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Samuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème conférence sur la gestion des données (BDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM REP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3736731.3746139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690144v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versionnement de graphe pour des données urbaines évolutives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ConVer-G: Concurrent versioning of knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jey PUGET GIL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">40ème conférence sur la gestion des données (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257528v1</w:t>
+                <w:t xml:space="preserve">hal-04690144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Feature Ranking approach for Multi-Target Regression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Masmoudi</w:t>
+                <w:t xml:space="preserve">Versionnement de graphe pour des données urbaines évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jey PUGET GIL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947569v1</w:t>
+                <w:t xml:space="preserve">hal-04257528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Mapping Specification with Exemplar Tuples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugo Comignani</w:t>
+                <w:t xml:space="preserve">Localized Feature Ranking approach for Multi-Target Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Elghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Thion</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3035918.3064028⟩</w:t>
+              <w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9891892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548855v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Control Enforcement for Selective Disclosure of Linked Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Sayah</w:t>
+                <w:t xml:space="preserve">Interactive Mapping Specification with Exemplar Tuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Comignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Saïd Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Security and Trust Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46598-24⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, IL, United States. pp.667-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3035918.3064028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371530v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference Leakage Detection for Authorization Policies over RDF Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Access Control Enforcement for Selective Disclosure of Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Saïd Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20810-7_24⟩</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Security and Trust Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.47-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46598-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745813v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Chardin</w:t>
+                <w:t xml:space="preserve">Inference Leakage Detection for Authorization Policies over RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
+              <w:t xml:space="preserve">29th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fairfax, VA, United States. pp.346-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20810-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301091v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1628,208 +1619,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collet, Christine and Bobineau, Christophe and Jouanot, Fabrice, Oct 2014, Autrans - Grenoble, France. pp.33--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Rewriting for Rule Mining in Databases</w:t>
+                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages for Data Mining and Machine Learning Workshop (LML 2013) during the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.1203-1206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339257v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Materialized Views: a Rewriting-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nait Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,786 +1831,803 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29emes Journées BDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SAT and SQL for Pattern Mining in Relational Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Query Rewriting for Rule Mining in Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning ({CoCoMile}'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t>
+              <w:t xml:space="preserve">Languages for Data Mining and Machine Learning Workshop (LML 2013) during the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870949v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAT-Based Approach for Discovering Frequent, Closed and Maximal Patterns in a Sequence</w:t>
+                <w:t xml:space="preserve">Using SAT and SQL for Pattern Mining in Relational Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.258-263</w:t>
+              <w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning ({CoCoMile}'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865559v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authorization Policies for Materialized Views</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SAT-Based Approach for Discovering Frequent, Closed and Maximal Patterns in a Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Information Security and Privacy Conference (SEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.258-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352972v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SAT and SQL for Pattern Miningin Relational Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authorization Policies for Materialized Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nait Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Information Security and Privacy Conference (SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Heraklion, Crète, Greece. pp.525-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30436-1_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301141v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed Web Services Analysis after Removing Complex Implicit Transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using SAT and SQL for Pattern Miningin Relational Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354442v1</w:t>
+                <w:t xml:space="preserve">hal-03301141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Programming Approach for Enumerating Motifs in a Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Declarative Pattern Mining (DPM'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vancouver, Canada. pp.1091-1097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Control to Materialized Views: an Inference-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nait Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint EDBT/ICDT Ph.D. Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden. pp.19-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1966874.1966878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Compatibility and Replaceability in Web Services Business Protocols with Access Control</w:t>
+                <w:t xml:space="preserve">Timed Web Services Analysis after Removing Complex Implicit Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -2632,1015 +2636,1119 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.409-416, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.102⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2011.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381548v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Web Services for Choreography Implementation: Compatibility Checking Approach with Access Control</w:t>
+                <w:t xml:space="preserve">Checking Compatibility and Replaceability in Web Services Business Protocols with Access Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Knowledge Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.409-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381549v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de services Web pour l'implémentation de chorégraphies: vérification de compatibilité avec contrôles d'accès</w:t>
+                <w:t xml:space="preserve">Selecting Web Services for Choreography Implementation: Compatibility Checking Approach with Access Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Knowledge Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, San Francisco Bay, USA, United States. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381578v1</w:t>
+                <w:t xml:space="preserve">hal-01381549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility and Replaceability Analysis of Timed Web Services Protocols</w:t>
+                <w:t xml:space="preserve">Sélection de services Web pour l'implémentation de chorégraphies: vérification de compatibilité avec contrôles d'accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437830v1</w:t>
+                <w:t xml:space="preserve">hal-01381578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Web Service Protocol Changes by Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence 2009 (WI-09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.438-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontological Interface for Software Developers to Select Security Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Mokhtari</w:t>
+                <w:t xml:space="preserve">Compatibility and Replaceability Analysis of Timed Web Services Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Secure systems methodologies using patterns (SPattern'08) in conjunction with the 19th International Conference on Database and Expert Systems Application, 2008. DEXA '08.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2008.110⟩</w:t>
+              <w:t xml:space="preserve">ICCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dubai, United Arab Emirates. pp.15-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCEE.2009.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581161v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Privacy Timed Properties in Web Service Protocols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouhammad Said</w:t>
+                <w:t xml:space="preserve">Consistency Checking of Role Assignments in Inter-Organizational Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE international Conference on Service Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Information System, Proceedings of the SIGSPATIAL ACM GIS 2008 International Workshop on Security and Privacy in GIS and LBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Irvine, California, United States. pp.82-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1503402.1503417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581159v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Checking of Role Assignments in Inter-Organizational Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
+                <w:t xml:space="preserve">Verification of Privacy Timed Properties in Web Service Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Benbernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Information System, Proceedings of the SIGSPATIAL ACM GIS 2008 International Workshop on Security and Privacy in GIS and LBS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 IEEE international Conference on Service Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Honolulu, United States. pp.593-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581164v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Aware Web Service Protocol Replaceability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Benbernou</w:t>
+                <w:t xml:space="preserve">An Ontological Interface for Software Developers to Select Security Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services - ICWS 2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2007.143⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Secure systems methodologies using patterns (SPattern'08) in conjunction with the 19th International Conference on Database and Expert Systems Application, 2008. DEXA '08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.297-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2008.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00133666v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Privacy-Aware Web Service Protocol Replaceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Benbernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services - ICWS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Salt Lake City, Utah, United States. pp.1048 - 1055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2007.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00133666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un système de types pour CHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3650,173 +3758,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Workflows: Representation and Query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Garb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MaDICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation de l'Intimité dans les Protocoles de Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,51 +3952,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes journées Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Namur, Belgique, Belgique. pp.203-204, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3898,162 +4006,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Recent Trends on Integration of Security Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinha Smriti Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kacprzyk, Janusz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.203-224, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4063,147 +4171,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatiu Cirstea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodzimierz Drabent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 71p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4213,235 +4321,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed Representation of RDF and its Application on Graph Versioning</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Condensed Representation for Snapshot-Based RDF Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jey Puget Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jey Puget Gil</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05175454v2</w:t>
+                <w:t xml:space="preserve">hal-05175454v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Multi-Source Supervised Domain Adaptation with Class Imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ranvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Elghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4451,323 +4559,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Type System for CHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5565, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types for Web Rule Languages: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatiu Cirstea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodzimierz Drabent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] A04-R-560 || cirstea04e, Inria. 2004, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtyping constraints in quasi-lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4926, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4914,51 +5022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elabd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2012100104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey PUGET GIL" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nait Bahloul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.79" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966874.1966878" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEE.2009.106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mokhtari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2008.110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503402.1503417" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2007.143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B98AD399642F1F533C141A1D0494EB7F445DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175454v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey Puget Gil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elabd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2012100104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey PUGET GIL" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nait Bahloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966874.1966878" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.79" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.76" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEE.2009.106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503402.1503417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mokhtari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2008.110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2007.143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B98AD399642F1F533C141A1D0494EB7F445DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175454v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey Puget Gil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>