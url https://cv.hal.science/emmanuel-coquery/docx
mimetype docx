--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1541,51 +1541,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
+                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1603,97 +1603,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.1203-1206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147451v2</w:t>
+                <w:t xml:space="preserve">hal-01301091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
+                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1711,82 +1720,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collet, Christine and Bobineau, Christophe and Jouanot, Fabrice, Oct 2014, Autrans - Grenoble, France. pp.33--37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301091v1</w:t>
+                <w:t xml:space="preserve">hal-01147451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Materialized Views: a Rewriting-Based Approach</w:t>
               </w:r>
@@ -2384,330 +2384,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint Programming Approach for Enumerating Motifs in a Sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timed Web Services Analysis after Removing Complex Implicit Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elabd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Declarative Pattern Mining (DPM'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2011.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870952v1</w:t>
+                <w:t xml:space="preserve">hal-01354442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Control to Materialized Views: an Inference-Based Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Constraint Programming Approach for Enumerating Motifs in a Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint EDBT/ICDT Ph.D. Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Declarative Pattern Mining (DPM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vancouver, Canada. pp.1091-1097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1966874.1966878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354420v1</w:t>
+                <w:t xml:space="preserve">hal-00870952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed Web Services Analysis after Removing Complex Implicit Transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emad Elabd</w:t>
+                <w:t xml:space="preserve">Access Control to Materialized Views: an Inference-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nait Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.153-160, </w:t>
+              <w:t xml:space="preserve">Joint EDBT/ICDT Ph.D. Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2011.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1966874.1966878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354442v1</w:t>
+                <w:t xml:space="preserve">hal-01354420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking Compatibility and Replaceability in Web Services Business Protocols with Access Control</w:t>
               </w:r>
@@ -2791,217 +2791,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Web Services for Choreography Implementation: Compatibility Checking Approach with Access Control</w:t>
+                <w:t xml:space="preserve">Sélection de services Web pour l'implémentation de chorégraphies: vérification de compatibilité avec contrôles d'accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Knowledge Engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, San Francisco Bay, USA, United States. pp.235-240</w:t>
+              <w:t xml:space="preserve">26èmes journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381549v1</w:t>
+                <w:t xml:space="preserve">hal-01381578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de services Web pour l'implémentation de chorégraphies: vérification de compatibilité avec contrôles d'accès</w:t>
+                <w:t xml:space="preserve">Selecting Web Services for Choreography Implementation: Compatibility Checking Approach with Access Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Knowledge Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, San Francisco Bay, USA, United States. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381578v1</w:t>
+                <w:t xml:space="preserve">hal-01381549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Web Service Protocol Changes by Propagation</w:t>
               </w:r>
@@ -3189,416 +3189,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Checking of Role Assignments in Inter-Organizational Collaboration</w:t>
+                <w:t xml:space="preserve">Verification of Privacy Timed Properties in Web Service Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Benbernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Information System, Proceedings of the SIGSPATIAL ACM GIS 2008 International Workshop on Security and Privacy in GIS and LBS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 IEEE international Conference on Service Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Honolulu, United States. pp.593-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581164v1</w:t>
+                <w:t xml:space="preserve">hal-01581159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Privacy Timed Properties in Web Service Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ontological Interface for Software Developers to Select Security Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Benbernou</w:t>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhammad Said</w:t>
+                <w:t xml:space="preserve">Amine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE international Conference on Service Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Secure systems methodologies using patterns (SPattern'08) in conjunction with the 19th International Conference on Database and Expert Systems Application, 2008. DEXA '08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.297-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2008.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581159v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontological Interface for Software Developers to Select Security Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Consistency Checking of Role Assignments in Inter-Organizational Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul El Khoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Secure systems methodologies using patterns (SPattern'08) in conjunction with the 19th International Conference on Database and Expert Systems Application, 2008. DEXA '08.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.297-301, </w:t>
+              <w:t xml:space="preserve">Geographic Information System, Proceedings of the SIGSPATIAL ACM GIS 2008 International Workshop on Security and Privacy in GIS and LBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Irvine, California, United States. pp.82-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2008.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1503402.1503417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581161v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Aware Web Service Protocol Replaceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation de l'Intimité dans les Protocoles de Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Recent Trends on Integration of Security Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elabd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2012100104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey PUGET GIL" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nait Bahloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966874.1966878" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.79" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.76" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEE.2009.106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503402.1503417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mokhtari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2008.110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2007.143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B98AD399642F1F533C141A1D0494EB7F445DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175454v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey Puget Gil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elabd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2012100104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey PUGET GIL" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nait Bahloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.79" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966874.1966878" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.76" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEE.2009.106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mokhtari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2008.110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503402.1503417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2007.143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B98AD399642F1F533C141A1D0494EB7F445DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175454v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey Puget Gil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>