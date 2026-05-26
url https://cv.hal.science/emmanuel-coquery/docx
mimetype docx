--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2077,334 +2077,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAT-Based Approach for Discovering Frequent, Closed and Maximal Patterns in a Sequence</w:t>
+                <w:t xml:space="preserve">Using SAT and SQL for Pattern Miningin Relational Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Jabbour</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.258-263</w:t>
+              <w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865559v1</w:t>
+                <w:t xml:space="preserve">hal-03301141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authorization Policies for Materialized Views</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SAT-Based Approach for Discovering Frequent, Closed and Maximal Patterns in a Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Information Security and Privacy Conference (SEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.258-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352972v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SAT and SQL for Pattern Miningin Relational Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authorization Policies for Materialized Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nait Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Information Security and Privacy Conference (SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Heraklion, Crète, Greece. pp.525-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30436-1_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301141v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed Web Services Analysis after Removing Complex Implicit Transitions</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Programming Approach for Enumerating Motifs in a Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2791,697 +2791,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de services Web pour l'implémentation de chorégraphies: vérification de compatibilité avec contrôles d'accès</w:t>
+                <w:t xml:space="preserve">Selecting Web Services for Choreography Implementation: Compatibility Checking Approach with Access Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Knowledge Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, San Francisco Bay, USA, United States. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381578v1</w:t>
+                <w:t xml:space="preserve">hal-01381549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Web Services for Choreography Implementation: Compatibility Checking Approach with Access Control</w:t>
+                <w:t xml:space="preserve">Sélection de services Web pour l'implémentation de chorégraphies: vérification de compatibilité avec contrôles d'accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Knowledge Engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, San Francisco Bay, USA, United States. pp.235-240</w:t>
+              <w:t xml:space="preserve">26èmes journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381549v1</w:t>
+                <w:t xml:space="preserve">hal-01381578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Web Service Protocol Changes by Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azough</w:t>
+                <w:t xml:space="preserve">Compatibility and Replaceability Analysis of Timed Web Services Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence 2009 (WI-09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.76⟩</w:t>
+              <w:t xml:space="preserve">ICCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dubai, United Arab Emirates. pp.15-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCEE.2009.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437780v1</w:t>
+                <w:t xml:space="preserve">hal-01437830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility and Replaceability Analysis of Timed Web Services Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emad Elabd</w:t>
+                <w:t xml:space="preserve">Supporting Web Service Protocol Changes by Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dubai, United Arab Emirates. pp.15-19, </w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence 2009 (WI-09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.438-441, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCEE.2009.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437830v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Privacy Timed Properties in Web Service Protocols</w:t>
+                <w:t xml:space="preserve">An Ontological Interface for Software Developers to Select Security Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Benbernou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouhammad Said</w:t>
+                <w:t xml:space="preserve">Amine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE international Conference on Service Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Secure systems methodologies using patterns (SPattern'08) in conjunction with the 19th International Conference on Database and Expert Systems Application, 2008. DEXA '08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.297-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2008.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581159v1</w:t>
+                <w:t xml:space="preserve">hal-01581161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontological Interface for Software Developers to Select Security Patterns</w:t>
+                <w:t xml:space="preserve">Verification of Privacy Timed Properties in Web Service Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mokhtari</w:t>
+                <w:t xml:space="preserve">Salima Benbernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Secure systems methodologies using patterns (SPattern'08) in conjunction with the 19th International Conference on Database and Expert Systems Application, 2008. DEXA '08.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 IEEE international Conference on Service Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Honolulu, United States. pp.593-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581161v1</w:t>
+                <w:t xml:space="preserve">hal-01581159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency Checking of Role Assignments in Inter-Organizational Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Aware Web Service Protocol Replaceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation de l'Intimité dans les Protocoles de Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,188 +3980,317 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une source italienne cachée dans une image pieuse anversoise : à propos d'un Saint Sébastien de Johannes Wierix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guilois Contributions De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Adamczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Meyer; Damien Tellas; Élodie Vaysse; Bruno Guilois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Véronique Meyer et al. (dir.), Retraites savantes. L'art du XVIIe siècle. Mélanges en l'honneur d'Alain Mérot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, pp.138-140, 2024, 978-2-84742-515-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Study on Recent Trends on Integration of Security Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinha Smriti Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kacprzyk, Janusz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.203-224, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4171,147 +4300,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatiu Cirstea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodzimierz Drabent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 71p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4321,65 +4450,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensed Representation for Snapshot-Based RDF Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jey Puget Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,152 +4533,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175454v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Multi-Source Supervised Domain Adaptation with Class Imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ranvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4559,51 +4688,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Type System for CHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4616,195 +4745,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5565, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types for Web Rule Languages: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatiu Cirstea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodzimierz Drabent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] A04-R-560 || cirstea04e, Inria. 2004, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtyping constraints in quasi-lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4817,65 +4946,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4926, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5022,51 +5151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elabd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2012100104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey PUGET GIL" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nait Bahloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.79" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966874.1966878" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.76" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEE.2009.106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mokhtari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2008.110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503402.1503417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2007.143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B98AD399642F1F533C141A1D0494EB7F445DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175454v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey Puget Gil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elabd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2012100104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey PUGET GIL" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nait Bahloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_43" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.79" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966874.1966878" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEE.2009.106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.76" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mokhtari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2008.110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503402.1503417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2007.143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tellas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vaysse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guilois Contributions De" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adamczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B98AD399642F1F533C141A1D0494EB7F445DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175454v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jey Puget Gil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071653v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>