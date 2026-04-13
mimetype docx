--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1464,248 +1464,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guaranteed equilibrated error estimator for the $\mathbf{A}-\varphi$ and $\mathbf{T}-\Omega$ magnetodynamic harmonic formulations of the Maxwell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of non homogeneous viscous flows with incompressibility constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drw026⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.201-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110258v1</w:t>
+                <w:t xml:space="preserve">hal-01246070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of non homogeneous viscous flows with incompressibility constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A guaranteed equilibrated error estimator for the $\mathbf{A}-\varphi$ and $\mathbf{T}-\Omega$ magnetodynamic harmonic formulations of the Maxwell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.201-225. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.750-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drw026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246070v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual-based a posteriori estimators for the potential formulations of electrostatic and time-harmonic eddy current problems with voltage or current excitation</w:t>
               </w:r>
@@ -1802,261 +1802,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual a posteriori estimator for magnetoharmonic potential formulations with global quantities source terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element mesh adaptation strategies from residual and hierarchical error estimators in eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2359770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2352553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243666v1</w:t>
+                <w:t xml:space="preserve">hal-01243654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz decomposition of vector fields with mixed boundary conditions and an application to a posteriori finite element error analysis of the Maxwell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A posteriori residual error estimators with mixed boundary conditions for quasi-static electromagnetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (4), pp.738-750. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (3), pp.724-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.3104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2014-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777690v1</w:t>
+                <w:t xml:space="preserve">hal-01243637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimates of the stabilized Crouzeix-Raviart finite element method for the Lamé-Navier equations</w:t>
               </w:r>
@@ -2153,76 +2183,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori residual error estimators with mixed boundary conditions for quasi-static electromagnetic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Menach</w:t>
+                <w:t xml:space="preserve">Space-time residual-based a posteriori estimator for the A-phi formulation in eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2232,1161 +2262,1161 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (3), pp.724-739. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2014-0256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2354357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243637v1</w:t>
+                <w:t xml:space="preserve">hal-01390250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element mesh adaptation strategies from residual and hierarchical error estimators in eddy current problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">Residual-based a posteriori error estimation for a stochastic magnetostatic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Mac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2352553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 289, pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2015.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243654v1</w:t>
+                <w:t xml:space="preserve">hal-01243687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time residual-based a posteriori estimator for the A-phi formulation in eddy current problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of Mixture Flows : Application to Powder-Snow Avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.100-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390250v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based a posteriori error estimation for a stochastic magnetostatic problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual a posteriori estimator for magnetoharmonic potential formulations with global quantities source terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Clenet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2015.03.027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2359770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243687v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Mixture Flows : Application to Powder-Snow Avalanches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helmholtz decomposition of vector fields with mixed boundary conditions and an application to a posteriori finite element error analysis of the Maxwell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (4), pp.738-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.3104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732112v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time residual-based a posteriori estimators for the A/Phi magneto dynamic formulation of the Maxwell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.429-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cmam-2014-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922032v1</w:t>
+                <w:t xml:space="preserve">hal-00921116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time residual-based a posteriori estimators for the A/Phi magneto dynamic formulation of the Maxwell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilliéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cmam-2014-0015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921116v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1/2), pp.70-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01091585v1</w:t>
+                <w:t xml:space="preserve">hal-00922032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust residual a posteriori error estimators for the Reissner-Mindlin eigenvalues system</w:t>
+                <w:t xml:space="preserve">Residual-based a posteriori estimators for the T/Omega magnetodynamic harmonic formulation of the Maxwell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Verhille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (2), pp.89-134. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.411-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jnum-2013-0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021820251150028X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777682v2</w:t>
+                <w:t xml:space="preserve">hal-00777601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based a posteriori estimators for the T/Omega magnetodynamic harmonic formulation of the Maxwell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual and Equilibrated Error Estimators for Magnetostatic Problems Solved by Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nemitz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820251150028X⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.5715-5723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2271993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777601v1</w:t>
+                <w:t xml:space="preserve">hal-00910314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual and Equilibrated Error Estimators for Magnetostatic Problems Solved by Finite Element Method</w:t>
+                <w:t xml:space="preserve">A posteriori error estimator for harmonic A‐φ formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
@@ -3421,558 +3451,528 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2271993⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.1219-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641311317040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910314v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positivity-preserving schemes for Euler equations: Sharp and practical CFL conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 234 (1), pp.417--438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimator for harmonic A‐φ formulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A posteriori error estimator based on gradient recovery by averaging for convection-diffusion-reaction problems approximated by discontinuous Galerkin methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321641311317040⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (1), pp.212-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drr052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910309v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimator based on gradient recovery by averaging for convection-diffusion-reaction problems approximated by discontinuous Galerkin methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual Based a Posteriori Error Estimators for Harmonic A/φ and T/Ω Formulations in Eddy Current Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drr052⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.1721-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2241408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531621v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Based a Posteriori Error Estimators for Harmonic A/φ and T/Ω Formulations in Eddy Current Problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust residual a posteriori error estimators for the Reissner-Mindlin eigenvalues system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Verhille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (5), pp.1721-1724. </w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (2), pp.89-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2241408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jnum-2013-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910319v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual-based a posteriori estimators for the A/phi magnetodynamic harmonic formulation of the Maxwell system</w:t>
               </w:r>
@@ -4010,78 +4010,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (5), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S021820251150028X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562073v1</w:t>
@@ -4092,103 +4092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Verhille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (4), pp.307-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active procedures to control the flow past the Ahmed body with a 25° rear window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gillieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3/4), pp.299-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,407 +4571,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+                <w:t xml:space="preserve">L infini-stability of vertex-based MUSCL finite volume schemes on unstructured grids; simulation of incompressible flows with high density ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Chane-Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 229 (17), pp.6027-6046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00547242v1</w:t>
+                <w:t xml:space="preserve">inria-00408770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L infini-stability of vertex-based MUSCL finite volume schemes on unstructured grids; simulation of incompressible flows with high density ratios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A posteriori error estimator based on gradient recovery by averaging for discontinuous Galerkin methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caterina Calgaro</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.04.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (10), pp.2903-2915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00408770v1</w:t>
+                <w:t xml:space="preserve">hal-00768641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimator based on gradient recovery by averaging for discontinuous Galerkin methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Depeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilliéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (10), pp.1875-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.03.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00768641v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00547242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex simulation of active control strategies for transitional backward-facing step flows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 227 (9), pp.4671-4696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5336,346 +5336,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic and anisotropic error estimation of the mixed finite element method for second order operators in divergence form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete compactness for a discontinuous Galerkin approximation of Maxwell's system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Creusé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Transactions on Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (2), pp.413-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2006017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768689v1</w:t>
+                <w:t xml:space="preserve">hal-00768645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic a posteriori error estimation for the mixed discontinuous Galerkin approximation of the Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.20107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete compactness for a discontinuous Galerkin approximation of Maxwell's system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic and anisotropic error estimation of the mixed finite element method for second order operators in divergence form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Transactions on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.38-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an:2006017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00768645v1</w:t>
+                <w:t xml:space="preserve">hal-00768689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of low Reynolds number flow control over a backward-facing step using pulsed inlet velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5901,360 +5901,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of concentrated structures in slightly compressible flows</w:t>
+                <w:t xml:space="preserve">Vortex dynamics over a dihedral plane in a transitional slightly compressible flow : a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.603-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768716v1</w:t>
+                <w:t xml:space="preserve">hal-00768719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of active control techniques over a dihedral plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6, pp.446-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv:2001117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex dynamics over a dihedral plane in a transitional slightly compressible flow : a computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a transparent boundary condition for compressible Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 20, pp.603-626</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36, pp.807-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768719v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a transparent boundary condition for compressible Navier-Stokes equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of concentrated structures in slightly compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 329 (1-7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01388-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768720v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6612,601 +6612,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation in the Computation of Induced Current of Human Body in the Case of Low frequency Magnetic Field Excitation</w:t>
+                <w:t xml:space="preserve">Error estimation in the computation of induced currents of human body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lelong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zuqi Tang</w:t>
+                <w:t xml:space="preserve">T. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+                <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">C. Miry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC1-11</w:t>
+              <w:t xml:space="preserve">CIGRE 3rd International Colloquium on Low Frequency Electric and Magnetic Fields (EMF-ELF-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829296v1</w:t>
+                <w:t xml:space="preserve">hal-00975877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation in the computation of induced currents of human body</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error estimation in the Computation of Induced Current of Human Body in the Case of Low frequency Magnetic Field Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Miry</w:t>
+                <w:t xml:space="preserve">Thomas Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Magne</w:t>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tang</w:t>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGRE 3rd International Colloquium on Low Frequency Electric and Magnetic Fields (EMF-ELF-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975877v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ICCFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00547249v1</w:t>
+                <w:t xml:space="preserve">hal-00765305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t>
+              <w:t xml:space="preserve">6th ICCFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765305v1</w:t>
+                <w:t xml:space="preserve">inria-00547249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling active and passive flow control strategies for simplified car models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEDSM09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vail, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7257,51 +7257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCFD (International Conference on Computational Fluid Dynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7352,211 +7352,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vague dans la matrice</w:t>
+                <w:t xml:space="preserve">En recherchant la vague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille (2018-..). 2020, pp.2020:02</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille (2018-..). 2020, pp.2020:01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133380v1</w:t>
+                <w:t xml:space="preserve">hal-03133378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En recherchant la vague</w:t>
+                <w:t xml:space="preserve">La vague dans la matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille (2018-..). 2020, pp.2020:01</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille (2018-..). 2020, pp.2020:02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133378v1</w:t>
+                <w:t xml:space="preserve">hal-03133380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7805,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144415v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954215v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719266v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.07.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V Sabariego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2020.1836351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574894v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zahrouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.06.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2736601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246070v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359770" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FJMSJan2015_167_192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2352553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Mac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.03.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732112v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2014-0015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777682v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verhille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nemitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251150028X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2271993" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768479v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0042-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame William-Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chane-Kane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.01.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ31M8B5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.12.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20107" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEB0F2124C9162D7E2C73A64AE7DD1D97229066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202504003635" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0077-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX54D786-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01388-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2001117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_37" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03166375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Robillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133378v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04329044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144415v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954215v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719266v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.07.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V Sabariego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2020.1836351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574894v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zahrouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.06.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2736601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246070v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2352553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FJMSJan2015_167_192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Mac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.03.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732112v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2014-0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nemitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251150028X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2271993" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768479v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241408" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777682v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verhille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0042-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame William-Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chane-Kane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.04.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.01.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ31M8B5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.12.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEB0F2124C9162D7E2C73A64AE7DD1D97229066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202504003635" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0077-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX54D786-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2001117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01388-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_37" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03166375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Robillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04329044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>