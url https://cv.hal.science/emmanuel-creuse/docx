--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1464,248 +1464,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of non homogeneous viscous flows with incompressibility constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A guaranteed equilibrated error estimator for the $\mathbf{A}-\varphi$ and $\mathbf{T}-\Omega$ magnetodynamic harmonic formulations of the Maxwell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.11.006⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.750-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drw026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246070v2</w:t>
+                <w:t xml:space="preserve">hal-01110258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guaranteed equilibrated error estimator for the $\mathbf{A}-\varphi$ and $\mathbf{T}-\Omega$ magnetodynamic harmonic formulations of the Maxwell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of non homogeneous viscous flows with incompressibility constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (2), pp.750-773. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.201-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drw026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110258v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual-based a posteriori estimators for the potential formulations of electrostatic and time-harmonic eddy current problems with voltage or current excitation</w:t>
               </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107, pp.100-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3372,278 +3372,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimator for harmonic A‐φ formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">Positivity-preserving schemes for Euler equations: Sharp and practical CFL conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Penel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321641311317040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 234 (1), pp.417--438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910309v1</w:t>
+                <w:t xml:space="preserve">hal-00768479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity-preserving schemes for Euler equations: Sharp and practical CFL conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caterina Calgaro</w:t>
+                <w:t xml:space="preserve">A posteriori error estimator for harmonic A‐φ formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 234 (1), pp.417--438. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.1219-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.09.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/03321641311317040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768479v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimator based on gradient recovery by averaging for convection-diffusion-reaction problems approximated by discontinuous Galerkin methods</w:t>
               </w:r>
@@ -3952,282 +3952,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based a posteriori estimators for the A/phi magnetodynamic harmonic formulation of the Maxwell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Depeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilliéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562073v1</w:t>
+                <w:t xml:space="preserve">hal-00935687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual-based a posteriori estimators for the A/phi magnetodynamic harmonic formulation of the Maxwell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251150028X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935687v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust equilibrated a posteriori error estimators for the Reissner-Mindlin system</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gillieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L infini-stability of vertex-based MUSCL finite volume schemes on unstructured grids; simulation of incompressible flows with high density ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Chane-Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 227 (9), pp.4671-4696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6894,51 +6894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,51 +7015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7136,51 +7136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,52 +7613,181 @@
               <w:t xml:space="preserve">Mathématiques [math]. Université de Valenciennes et du Hainaut-Cambrésis, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04329044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NS2DDV - Navier-Stokes 2D à Densité Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Creusé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ea24497c97c446b847eb1e6b144fc0528b22798f;origin=https://hal.archives-ouvertes.fr/hal-02137040;visit=swh:1:snp:6d9b0a7121ef7aee4569095d3304fd3c77f27314;anchor=swh:1:rev:04a7cf3445bc390bc8dfaf93341a1f8f2008072c;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137040v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7805,51 +7934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144415v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954215v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719266v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.07.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V Sabariego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2020.1836351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574894v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zahrouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.06.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2736601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246070v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2352553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FJMSJan2015_167_192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Mac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.03.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732112v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2014-0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nemitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251150028X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2271993" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768479v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241408" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777682v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verhille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0042-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame William-Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chane-Kane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.04.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.01.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ31M8B5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.12.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEB0F2124C9162D7E2C73A64AE7DD1D97229066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202504003635" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0077-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX54D786-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2001117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01388-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_37" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03166375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Robillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04329044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144415v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954215v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719266v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.07.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V Sabariego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2020.1836351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574894v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zahrouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.06.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2736601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246070v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2352553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FJMSJan2015_167_192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Mac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.03.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732112v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2014-0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nemitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251150028X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2271993" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768479v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241408" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777682v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verhille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0042-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame William-Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chane-Kane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.04.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.01.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ31M8B5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.12.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEB0F2124C9162D7E2C73A64AE7DD1D97229066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202504003635" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0077-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX54D786-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2001117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01388-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_37" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03166375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Robillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04329044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137040v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea24497c97c446b847eb1e6b144fc0528b22798f;origin=https://hal.archives-ouvertes.fr/hal-02137040;visit=swh:1:snp:6d9b0a7121ef7aee4569095d3304fd3c77f27314;anchor=swh:1:rev:04a7cf3445bc390bc8dfaf93341a1f8f2008072c;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>