--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2183,278 +2183,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time residual-based a posteriori estimator for the A-phi formulation in eddy current problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">Residual-based a posteriori error estimation for a stochastic magnetostatic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Mac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2354357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 289, pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2015.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390250v1</w:t>
+                <w:t xml:space="preserve">hal-01243687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based a posteriori error estimation for a stochastic magnetostatic problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Clenet</w:t>
+                <w:t xml:space="preserve">Space-time residual-based a posteriori estimator for the A-phi formulation in eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 289, pp.51-67. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2015.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2354357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243687v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of Mixture Flows : Application to Powder-Snow Avalanches</w:t>
               </w:r>
@@ -7934,51 +7934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144415v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954215v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719266v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.07.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V Sabariego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2020.1836351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574894v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zahrouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.06.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2736601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246070v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2352553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FJMSJan2015_167_192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Mac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.03.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732112v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2014-0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nemitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251150028X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2271993" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768479v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241408" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777682v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verhille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0042-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame William-Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chane-Kane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.04.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.01.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ31M8B5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.12.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEB0F2124C9162D7E2C73A64AE7DD1D97229066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202504003635" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0077-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX54D786-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2001117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01388-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_37" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03166375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Robillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04329044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137040v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea24497c97c446b847eb1e6b144fc0528b22798f;origin=https://hal.archives-ouvertes.fr/hal-02137040;visit=swh:1:snp:6d9b0a7121ef7aee4569095d3304fd3c77f27314;anchor=swh:1:rev:04a7cf3445bc390bc8dfaf93341a1f8f2008072c;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144415v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954215v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719266v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.07.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V Sabariego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2020.1836351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574894v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zahrouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.06.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2736601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246070v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2352553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FJMSJan2015_167_192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Mac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.03.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732112v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2014-0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nemitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251150028X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2271993" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768479v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241408" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777682v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verhille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0042-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame William-Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chane-Kane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.04.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.01.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ31M8B5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.12.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.01.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEB0F2124C9162D7E2C73A64AE7DD1D97229066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202504003635" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0077-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX54D786-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2001117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01388-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_37" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03166375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Robillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04329044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137040v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea24497c97c446b847eb1e6b144fc0528b22798f;origin=https://hal.archives-ouvertes.fr/hal-02137040;visit=swh:1:snp:6d9b0a7121ef7aee4569095d3304fd3c77f27314;anchor=swh:1:rev:04a7cf3445bc390bc8dfaf93341a1f8f2008072c;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>