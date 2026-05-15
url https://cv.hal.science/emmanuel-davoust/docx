--- v1 (2026-03-25)
+++ v2 (2026-05-15)
@@ -106,287 +106,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oeuvre scientifique de Benjamin Baillaud (1848-1934) : la structuration institutionnelle au service des savoirs astronomiques</w:t>
+                <w:t xml:space="preserve">The scientific work of Benjamin Baillaud (1848-1934): institutional structuring in the service of astronomical knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945645v1</w:t>
+                <w:t xml:space="preserve">hal-04945659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific work of Benjamin Baillaud (1848-1934): institutional structuring in the service of astronomical knowledge</w:t>
+                <w:t xml:space="preserve">La revue « Peintures Chinoises Célèbres » et l'édition d'art en Chine au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945659v1</w:t>
+                <w:t xml:space="preserve">hal-05016627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue « Peintures Chinoises Célèbres » et l'édition d'art en Chine au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">The periodical &amp;quot;Famous Chinese Paintings&amp;quot; and art publishing in China in the early 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016627v1</w:t>
+                <w:t xml:space="preserve">hal-05016613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The periodical &amp;quot;Famous Chinese Paintings&amp;quot; and art publishing in China in the early 20th century</w:t>
+                <w:t xml:space="preserve">L'oeuvre scientifique de Benjamin Baillaud (1848-1934) : la structuration institutionnelle au service des savoirs astronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016613v1</w:t>
+                <w:t xml:space="preserve">hal-04945645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical evolution of clusters in the Magellanic Clouds</w:t>
               </w:r>
@@ -2275,51 +2275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269582v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02316381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02196321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269582v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02316381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02196321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>