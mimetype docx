--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2547,277 +2547,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico evolution of functional morphology : a test on bone tissue biomechanics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histological observations of Enantiornithine bone (Saurischia, Aves) from the Lower Cretaceous of Las Hoyas (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+                <w:t xml:space="preserve">Oscar Cambra-Moo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Delgado Buscalioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2006.0128⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (5), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457332v1</w:t>
+                <w:t xml:space="preserve">hal-00116101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological observations of Enantiornithine bone (Saurischia, Aves) from the Lower Cretaceous of Las Hoyas (Spain)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Castanet</w:t>
+                <w:t xml:space="preserve">In silico evolution of functional morphology : a test on bone tissue biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Loth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2006.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00116101v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsional Resistance as a Principal Component of the Structural Design of Long Bones: Comparative Multivariate Evidence in Birds</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE ANATOMICAL RECORD Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 282A, pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand de Ricqlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54, pp.562-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification de l’histodiversité osseuse : le message des os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,152 +4467,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des effets d’une influence maternelle prénatale par l’apport de soins maternels postnataux chez le cailleteau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318163v1</w:t>
+                <w:t xml:space="preserve">hal-01308244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement maternel chez la caille : influence du tempérament de la femelle et conséquences sur le développement du tempérament des jeunes</w:t>
               </w:r>
@@ -4717,152 +4717,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation des effets d’une influence maternelle prénatale par l’apport de soins maternels postnataux chez le cailleteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Pittet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308244v1</w:t>
+                <w:t xml:space="preserve">hal-01318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t>
               </w:r>
@@ -6217,51 +6217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Adaptation of Bone Vascular Microstructure to Biomechanical Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Congress of Vertebrate Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. p.1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6286,51 +6286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique du tissu osseux cortical : Différentes échelles du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scales in cortical bone adaption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8584,51 +8584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8856,51 +8856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01732997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. A. E. Voeten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;per" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03296-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJK1JSM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0128" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cambra-Moo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Loth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBLJHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castanet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904004844" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LCKL0L6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673339v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Belin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heyraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Papin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01732997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. A. E. Voeten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;per" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03296-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJK1JSM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cambra-Moo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Loth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBLJHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castanet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904004844" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LCKL0L6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673339v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Belin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heyraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Papin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>