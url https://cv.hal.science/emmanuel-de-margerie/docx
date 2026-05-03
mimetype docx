--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -282,287 +282,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drink safely: common swifts ( Apus apus ) dissipate mechanical energy to decrease flight speed before touch-and-go drinking</w:t>
+                <w:t xml:space="preserve">Flight behaviours and energy savings in adult and juvenile house martins (Delichon urbicum) foraging near their breeding colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyson Hedrick</w:t>
+                <w:t xml:space="preserve">Tyson L. Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 226 (6), </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77 (6), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.244961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-023-03332-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016167v1</w:t>
+                <w:t xml:space="preserve">hal-04161402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight behaviours and energy savings in adult and juvenile house martins (Delichon urbicum) foraging near their breeding colony</w:t>
+                <w:t xml:space="preserve">Drink safely: common swifts ( Apus apus ) dissipate mechanical energy to decrease flight speed before touch-and-go drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyson L. Hedrick</w:t>
+                <w:t xml:space="preserve">Tyson Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 77 (6), pp.63. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-023-03332-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.244961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161402v1</w:t>
+                <w:t xml:space="preserve">hal-04016167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicks from stressed females elicit overprotective behaviour in adoptive mother quail</w:t>
               </w:r>
@@ -886,51 +886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliding for a free lunch: biomechanics of foraging flight in common swifts (Apus apus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyson L. Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,571 +1516,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-life partners or sex friends? Impact of parental pair bond on offspring personality.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal styles in a precocial bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Trabalon</w:t>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 217 (23), pp.4184-4192. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.31-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.108738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130015v1</w:t>
+                <w:t xml:space="preserve">hal-01021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal styles in a precocial bird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-life partners or sex friends? Impact of parental pair bond on offspring personality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+                <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.31-37. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (23), pp.4184-4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.108738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021541v1</w:t>
+                <w:t xml:space="preserve">hal-01130015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mothering on the spatial exploratory behavior of quail chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-genetic Inheritance in Birds: transmission of behaviour from mother to offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (3), pp.256--264. </w:t>
+              <w:t xml:space="preserve">Non-Genetic Inheritance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.21019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/ngi-2013-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019936v1</w:t>
+                <w:t xml:space="preserve">hal-01107256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-genetic Inheritance in Birds: transmission of behaviour from mother to offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mothering on the spatial exploratory behavior of quail chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Genetic Inheritance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (3), pp.256--264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/ngi-2013-0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01107256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a postural indicator of back pain in horses (Equus caballus)</w:t>
               </w:r>
@@ -2194,630 +2194,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a mobile robot on the spatial behaviour of quail chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3182/6/3/034001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022091v1</w:t>
+                <w:t xml:space="preserve">hal-01022088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a mobile robot on the spatial behaviour of quail chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3182/6/3/034001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022088v1</w:t>
+                <w:t xml:space="preserve">hal-01022091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction biomécanique des microstructures osseuses chez les oiseaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Histological observations of Enantiornithine bone (Saurischia, Aves) from the Lower Cretaceous of Las Hoyas (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Cambra-Moo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Delgado Buscalioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 5 (3-4), pp.619-628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.09.025⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 5 (5), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116599v1</w:t>
+                <w:t xml:space="preserve">hal-00116101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological observations of Enantiornithine bone (Saurischia, Aves) from the Lower Cretaceous of Las Hoyas (Spain)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico evolution of functional morphology : a test on bone tissue biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2006.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00116101v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico evolution of functional morphology : a test on bone tissue biomechanics</w:t>
+                <w:t xml:space="preserve">Fonction biomécanique des microstructures osseuses chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (3-4), pp.619-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2006.0128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00457332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsional Resistance as a Principal Component of the Structural Design of Long Bones: Comparative Multivariate Evidence in Birds</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE ANATOMICAL RECORD Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 282A, pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand de Ricqlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54, pp.562-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification de l’histodiversité osseuse : le message des os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyson Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,234 +4010,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La 3ème dimension (3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826325v1</w:t>
+                <w:t xml:space="preserve">hal-01826316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La 3ème dimension (3D)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826316v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille de la couvée influence les vocalisations maternelles et le développement social des cailleteaux</w:t>
               </w:r>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mother‐young relationship impacts the spatial behaviour development in Quail chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5487,51 +5487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5958,51 +5958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6135,51 +6135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6217,51 +6217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Adaptation of Bone Vascular Microstructure to Biomechanical Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Congress of Vertebrate Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. p.1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6286,51 +6286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique du tissu osseux cortical : Différentes échelles du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,247 +6362,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time scales in cortical bone adaption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Micro Aerial Vehicles Conference (EMAV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351238v1</w:t>
+                <w:t xml:space="preserve">hal-00457936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scales in cortical bone adaption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+                <w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Terrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
+              <w:t xml:space="preserve">European Micro Aerial Vehicles Conference (EMAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457936v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7927,51 +7927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. Wageningen Academic Publishers, pp.978-90-8686-204-7, Proceedings of the 46th ISAE Congress - Quality of life in designed environments?. </w:t>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France</w:t>
@@ -8173,51 +8173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8459,51 +8459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8584,51 +8584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8856,51 +8856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01732997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. A. E. Voeten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;per" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03296-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJK1JSM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cambra-Moo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Loth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBLJHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castanet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904004844" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LCKL0L6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673339v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Belin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heyraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Papin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01732997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. A. E. Voeten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;per" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03296-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cambra-Moo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Loth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBLJHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJK1JSM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castanet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904004844" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LCKL0L6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673339v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Belin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heyraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Papin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>