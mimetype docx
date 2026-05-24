--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -850,73 +850,85 @@
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.159 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliding for a free lunch: biomechanics of foraging flight in common swifts (Apus apus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyson L. Hedrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -935,638 +947,638 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221 (22), pp.jeb186270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.186270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing bone geometry reveals active flight in Archaeopteryx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis F. A. E. Voeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Röper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01732997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brood size can influence maternal behaviour and chick’s development in precocial birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.96-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal-to-robot social attachment: initial requisites in a gallinaceous bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.016007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-3190/11/1/016007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D tracking of animals in the field, using rotational stereo videography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 218 (16), pp.2496-2504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.118422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal styles in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,119 +1586,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-life partners or sex friends? Impact of parental pair bond on offspring personality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1695,302 +1707,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217 (23), pp.4184-4192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.108738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-genetic Inheritance in Birds: transmission of behaviour from mother to offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Genetic Inheritance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.62-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/ngi-2013-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mothering on the spatial exploratory behavior of quail chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,372 +2011,372 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (3), pp.256--264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.21019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a postural indicator of back pain in horses (Equus caballus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e44604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.e14604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a mobile robot on the spatial behaviour of quail chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2373,1036 +2385,1036 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.034001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3182/6/3/034001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological observations of Enantiornithine bone (Saurischia, Aves) from the Lower Cretaceous of Las Hoyas (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Cambra-Moo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Delgado Buscalioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (5), pp.685-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico evolution of functional morphology : a test on bone tissue biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (3), pp.679-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2006.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction biomécanique des microstructures osseuses chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (3-4), pp.619-628. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsional Resistance as a Principal Component of the Structural Design of Long Bones: Comparative Multivariate Evidence in Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE ANATOMICAL RECORD Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 282A, pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between bone growth rate and the thickness of calcified cartilage in the long bones of the Galloanserae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand de Ricqlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 206, pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic signal in bone microstructure of sauropsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54, pp.562-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LINES OF ARRESTED GROWTH IN BONE AND AGE ESTIMATION IN A SMALL PRIMATE : Microcebus murinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 263, pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0952836904004844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification de l’histodiversité osseuse : le message des os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19, pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3412,51 +3424,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving a urban habitat: Enhanced detection of common swift nests in buildings using a video fusion method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3469,73 +3481,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterfly movements recorded from a UAV depict migratory flight behaviour in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3544,113 +3556,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Monmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 spread and Weather in U.S. states: a cross-correlative study on summer-autumn 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3660,272 +3672,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique des bâtiments sur le campus de Beaulieu à Rennes (35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DMEAU. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection vidéo des nids de Martinets noirs sur le campus Santé à Rennes (35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DMEAU. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flight mechanics of the drinking behaviour in common swifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3980,2623 +3992,2744 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La 3ème dimension (3D)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Benhamou</w:t>
+                <w:t xml:space="preserve">The flight mechanics of the drinking behaviour in common swifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyra Monmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyson Hedrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference of Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826316v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La 3ème dimension (3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826325v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La taille de la couvée influence les vocalisations maternelles et le développement social des cailleteaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308227v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Stereo-Videography (RSV): a field method for 3D tracking of flying animals, in large air volumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La taille de la couvée influence les vocalisations maternelles et le développement social des cailleteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357114v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotational Stereo-Videography (RSV): a field method for 3D tracking of flying animals, in large air volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Simmoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308244v1</w:t>
+                <w:t xml:space="preserve">hal-01357114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement maternel chez la caille : influence du tempérament de la femelle et conséquences sur le développement du tempérament des jeunes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308251v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des effets d’une influence maternelle prénatale par l’apport de soins maternels postnataux chez le cailleteau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement maternel chez la caille : influence du tempérament de la femelle et conséquences sur le développement du tempérament des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318163v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation des effets d’une influence maternelle prénatale par l’apport de soins maternels postnataux chez le cailleteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308246v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother-chicks relationship and effects on development in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Pittet</w:t>
+                <w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308261v1</w:t>
+                <w:t xml:space="preserve">hal-01308246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenetic inheritance in birds: transmission of behaviour from mother to offspring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Mother-chicks relationship and effects on development in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Czech and Slovak Ethological Society, Jul 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317954v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mother‐young relationship impacts the spatial behaviour development in Quail chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nongenetic inheritance in birds: transmission of behaviour from mother to offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA3456 LECD, Jul 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">VII European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Czech and Slovak Ethological Society, Jul 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317963v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal styles in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mother‐young relationship impacts the spatial behaviour development in Quail chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Behaviour and Neurosciences(CBN) and the Centre for Ecological and Evolutionary Studies(CEES) of the University of Groningen, Nov 2013, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA3456 LECD, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318010v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair bond’s quality influences offspring’s behavioural development in Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal styles in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Scientific Association, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Behaviour and Neurosciences(CBN) and the Centre for Ecological and Evolutionary Studies(CEES) of the University of Groningen, Nov 2013, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318128v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of visual stimuli on emotional reactivity in European starling Sturnus vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2013 - 33rd International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Association for the Study of Animal Behaviour (ASAB), Aug 2013, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmicité et vie sociale chez les oiseaux : des influences aux interactions sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pair bond’s quality influences offspring’s behavioural development in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Chronobiologie, Sep 2012, Loches, France</w:t>
+              <w:t xml:space="preserve">Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Scientific Association, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317955v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet transgénérationnel du stress chez la caille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rythmicité et vie sociale chez les oiseaux : des influences aux interactions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR8195 ENES-CNPS, May 2012, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">43ème congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Chronobiologie, Sep 2012, Loches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318151v1</w:t>
+                <w:t xml:space="preserve">hal-01317955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐genomic influences on behavioral development in birds : pre‐ and post‐natal maternal effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet transgénérationnel du stress chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR8195 ENES-CNPS, May 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317958v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal‐robot interaction as a tool for studying behaviour: Principles, past studies and ongoing application to the study of mother‐young relationship in precocial birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non‐genomic influences on behavioral development in birds : pre‐ and post‐natal maternal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7th Ecology &amp; Behaviour meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 - Observatoire des Sciences de l'Univers, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317956v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences épigénétiques sur la construction comportementale chez la caille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal‐robot interaction as a tool for studying behaviour: Principles, past studies and ongoing application to the study of mother‐young relationship in precocial birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
+              <w:t xml:space="preserve"> 7th Ecology &amp; Behaviour meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 - Observatoire des Sciences de l'Univers, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318022v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Adaptation of Bone Vascular Microstructure to Biomechanical Loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences épigénétiques sur la construction comportementale chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Congress of Vertebrate Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. p.1065</w:t>
+              <w:t xml:space="preserve">Journée Technique Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRA PRC, Apr 2010, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457806v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique du tissu osseux cortical : Différentes échelles du temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">In Silico Adaptation of Bone Vascular Microstructure to Biomechanical Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.123-128</w:t>
+              <w:t xml:space="preserve">Eighth International Congress of Vertebrate Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. p.1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504164v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scales in cortical bone adaption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Modélisation biomécanique du tissu osseux cortical : Différentes échelles du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
+              <w:t xml:space="preserve">Calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457936v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time scales in cortical bone adaption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Micro Aerial Vehicles Conference (EMAV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6606,147 +6739,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention au Lycée de Cesson-Sévigné dans le cadre du programme « Déclics » (Dialogue entre chercheurs et Lycéens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6756,203 +6889,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brood size affects maternal behaviour and chick’s social development in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du comportement spatial 3D sur terrain : une méthode non invasive à haute résolution, la Stéréo-Vidéographie Rotative (RSV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Simmoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,113 +7113,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal behaviour is modulated by prenatal stress in young bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7105,113 +7238,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,561 +7363,561 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of visual stimuli on emotional reactivity in the European starling (Sturnus vulgaris) : Is the predator perception context dependent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the influence of motion on predator perception by the European starlings (Sturnus vulgaris)?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Heyraud</w:t>
+                <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo Murphy International Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicheley, United Kingdom</w:t>
+              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanterre, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318857v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of motion on predator perception by the European Starling (Sturnus vulgaris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Ornithological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement maternel est modulé par le stress prénatal des jeunes chez l’oiseau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Pittet</w:t>
+                <w:t xml:space="preserve">What is the influence of motion on predator perception by the European starlings (Sturnus vulgaris)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nanterre, France. , 2014</w:t>
+              <w:t xml:space="preserve">Theo Murphy International Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicheley, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308147v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité du lien mâle-femelle influence le comportement de la descendance chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7793,378 +7926,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effect of maternal deprivation in Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. Wageningen Academic Publishers, pp.978-90-8686-204-7, Proceedings of the 46th ISAE Congress - Quality of life in designed environments?. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3921/978-90-8686-758-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet transgénérationnel d’une privation de soin maternel chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Caillebot : un robot-mère pour l’étude des mécanismes de la relation mère-jeune chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8173,84 +8306,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8260,143 +8393,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for visually scaring animal species, in particular bird species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2013/072642. Applicants : Airbus Operations SAS, Université de Rennes 1, CNRS. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8406,242 +8539,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian Rhythms and Social Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luka Golovkin; Alexei Maliszkewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circadian Rhythms: Biology, Cognition and Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Biomedical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-292, 2011, Human Anatomy and Physiology, 978-1-61470-010-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la méthode squelettochronologique pour l’estimation de l’âge chez un primate, Microcebus murinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8651,65 +8784,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buisson B. &amp; Blanc A. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur quelques aspects de la chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’Université de Saint-Etienne, pp.83-88, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8856,51 +8989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01732997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. A. E. Voeten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;per" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03296-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cambra-Moo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Loth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBLJHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJK1JSM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castanet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904004844" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LCKL0L6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673339v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Belin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heyraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Papin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Monmasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson L. Hedrick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03332-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Hedrick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244961" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP54CVRD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01732997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. A. E. Voeten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;per" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beyrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03296-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.118422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.108738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ngi-2013-0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGR9DZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/6/3/034001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8VTTGXD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cambra-Moo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Loth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBLJHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJK1JSM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castanet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904004844" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LCKL0L6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673339v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simmoneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Belin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heyraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318873v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Papin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=25992" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>